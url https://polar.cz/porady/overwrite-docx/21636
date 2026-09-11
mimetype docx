--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr Vojtěch přijel řešit situaci do MSK, region neuzavře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Společnost OKD na šest týdnu přeruší těžbu ve všech dolech. Ministr zdravotnictví, který přijel situaci do MSK řešit, oceňuje, že takové nařízení nemuselo přijít seshora. Podle epidemiologů by doba uzavření šachet měla stačit na to, aby nákaza zmizela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situaci kolem nakažených horníků, ale i jejich kontaktů zejména na Karvinsku, přijel ve čtvrtek odpoledne řešit ministr zdravotnictví Adam Vojtěch. Po plošném testování na dole ČSM se prokázala nákaza až u pětiny všech zaměstnanců. Na hejtmanství se ministr sešel se zástupci OKD, odboráři, i krajské hygienické stanice. Výsledek? Těžba se na šest týdnu ve všech dolech přeruší.</w:t>
@@ -557,93 +672,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-07-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>