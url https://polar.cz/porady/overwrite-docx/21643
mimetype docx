--- v0 (2026-01-22)
+++ v1 (2026-05-25)
@@ -1,187 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stezka na Olešnou vede i přes staveniště obchvatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní měsíce přilákají pravidelně na Olešnou tisíce lidí nejen z Frýdku-Místku. Kvůli výstavbě obchvatu města ale mohou někteří narazit na problém, jak se na přehradu dostat. Není důvod se ale ničeho bát, i když z jedné strany budete procházet přímo přes staveniště. Město dohodlo se stavebníky výjimku, která umožní bezproblémový průchod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přehrada Olešná je bezpochyby turisticky nejvyhledávanější místo ve Frýdku-Místku. V jejím okolí ale probíhá stavba obchvatu města a dostat se na přehradu, tak jak byli lidé zvyklí, může být pro některé docela velký problém. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Našli jsme si cestu, sice je to tam zahrazené, že se tam nemá chodit, ale chodíme tu, protože tam kolem té cesty je to nebezpečné s dětmi. Když hodně prší, když teče voda, tak je to hrůza. Všecko bahno je v tom chodníku, který je udělaný normálně pro pěší, takže to nejde." 2.) "Jinak to nejde, tam jak je ta stezka udělaná, tam jezdí auta a strašně se tam práší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé se ale nemusejí bát, město se dohodlo se stavebníky, že turistům přicházejícím z třídy 17. listopadu a z ulice Kvapilova průchod přes stavbu umožní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé se ale nemusejí bát, město se dohodlo se stavebníky, že turistům přicházejícím z třídy 17. listopadu a z ulice Kvapilova průchod přes stavbu umožní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prostup stavbou bude možný po bývalé cyklostezce, kde se dostanete až do těchto míst k vybudovanému mostu a poté ho obejdete a budete dál pokračovat po staré cyklostezce až k pravé straně hráze. Nepočítejme s tím, že tady budeme chodit suchou nohou, obzvláště když prší. Chodci se musí připravit na to, že tady nějaké to bahno a písek je a samozřejmě se může stát, že stavba to tady na chviličku třeba zastaví a pak teprve umožní chodcům projít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé by také měli dbát zvýšené opatrnosti při průchodu a respektovat nařízení, která se v místě chystají, případně pokyny stavbařů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé by také měli dbát zvýšené opatrnosti při průchodu a respektovat nařízení, která se v místě chystají, případně pokyny stavbařů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Počítáme s tím a jsme domluveni, že stavba nainstaluje varovné cedule pro lidi, že procházejí stavbou, že procházejí na vlastní nebezpečí. Ale přesto jsme rádi, že nám stavba umožnila legálně procházet chodcům, protože nám to samozřejmě zhoršuje dostupnost rekreační zóny Olešná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během léta se navíc počítá, že stezka by se měla navést pod rozestavený most a tím pádem by se kontakt se stavbou minimalizoval. Kromě této cesty mají turisté ještě další dvě možnosti, jak se nejlépe na Olešnou dostat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během léta se navíc počítá, že stezka by se měla navést pod rozestavený most a tím pádem by se kontakt se stavbou minimalizoval. Kromě této cesty mají turisté ještě další dvě možnosti, jak se nejlépe na Olešnou dostat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud jste chodec nebo cyklista, tak nejpohodlnější trasa na Olešnou je po Palkovické ulici, ta je takzvaně čistou nohou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V případě, že přijede autem a odbočíte z Příborské ulice, pokračujte po této cestě dále, až přijedete ke značce s přikázaným směrem jízdy. Vydejte se tím směrem a přijedete dál až na bezplatné parkoviště, které je přímo u přehrady Olešná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V případě, že přijede autem a odbočíte z Příborské ulice, pokračujte po této cestě dále, až přijedete ke značce s přikázaným směrem jízdy. Vydejte se tím směrem a přijedete dál až na bezplatné parkoviště, které je přímo u přehrady Olešná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ať se nebojí jet rovně, kde se dostanou na zdejší křižovatku, kde se buď odbočí doprava na letní, zimní akvapark, na parkoviště u těchto akvaparků nebo může pokračovat rovně, tady na této křižovatce a dostane se na parkoviště u hráze, takové to parkoviště ze šikma na pravé straně hráze."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město staví navíc dva mosty, které umožní chodcům i cyklistům se bezpečně dostat do rekreační zóny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město staví navíc dva mosty, které umožní chodcům i cyklistům se bezpečně dostat do rekreační zóny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřské školky najely na prázdninový režim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -233,147 +343,143 @@
         <w:t xml:space="preserve">Soňa Bystroňová, ředitelka MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zájem je teď opravdu velký v období letních prázdnin. Máme třídy naplněné na počet 28, výhodou, je že máme k dispozici asistenty pedagoga. To znamená, že se trošičku posílí ty řady pedagogů na všech třídách. Pro letošní rok máme otevřené 4 třídy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že mateřské školy byly kvůli koronaviru až na dvě výjimky uzavřeny, téměř po dobu dvou měsíců, tak jsme se snažili v době prázdnin vyjít vstříc rodičům a námi zřizované mateřské školy prodloužily svou dobu někde o týden, někde o dva. Všechno naleznou rodiče na internetu, to znamená rodiče se nemusí bát, že by své děti neměli své děti kde o prázdninách dát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mateřská školka Pohádka byla jedna ze dvou otevřených, které se během doby koronavirové staraly o děti zaměstnanců Integrovaného záchranného systému.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mateřská školka Pohádka byla jedna ze dvou otevřených, které se během doby koronavirové staraly o děti zaměstnanců Integrovaného záchranného systému. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Bystroňová, ředitelka MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My vlastně zajišťujeme provoz i pro Nemocnici Frýdek-Místek, to znamená, že řada dětiček zdravotních sester a doktorů jsou našimi dětmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V létě bývá ve školkách všeobecně méně dětí. Řada zaměstnanců navíc čerpá také dovolenou. V provozu ale zůstává dostatek školek, které se o děti postarají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V létě bývá ve školkách všeobecně méně dětí. Řada zaměstnanců navíc čerpá také dovolenou. V provozu ale zůstává dostatek školek, které se o děti postarají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Bystroňová, ředitelka MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme dvě budovy mateřské školy, tak nejdříve zajišťuje provoz Mateřská škola Třanovského, ta ji zajišťuje zhruba do 23. července a potom bude zajišťovat provoz Mateřská škola Gogolova."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kocur, ředitel MŠ Beruška:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kapacita byla využita tak na 60 až 70 procent v rámci obou našich budov co máme tady ve městě a tím pádem vlastně jsme vyšli rodičům vstříc. Je to navýšení oproti standardnímu prázdninovému režimu, ale prostě jsme to tak brali, že je to naše povinnost vyjít vstříc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za tuto aktivitu bych chtěl všem pracovníkům mateřských škol velmi poděkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Například mateřská škola Beruška bude poskytovat své služby o týden déle, než plánovala, takže fungovat bude celé čtyři týdny, a to jak v objektu na ulici Nad Lipinou, tak Olbrachtova. Ta měla doposud například děti od sebe odděleny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Například mateřská škola Beruška bude poskytovat své služby o týden déle, než plánovala, takže fungovat bude celé čtyři týdny, a to jak v objektu na ulici Nad Lipinou, tak Olbrachtova. Ta měla doposud například děti od sebe odděleny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kocur, ředitel MŠ Beruška:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prázdninový režim už bude trochu v jiném duchu, tam už se to víceméně řešit nebude. Tím, že děti budou posbírány ze všech tříd nebo případně z jiných budov, tak tam už to trochu ztrácí smysl, takže tam už se to rozvolní a jednak venku, tak i ve třídě budou děti moci být namíchány."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O týden prodlužují provoz školky na Lískovecké a Bavlnářské. Pět týdnů, bude v provozu MŠ Sněženka na ulicích 8. pěšího pluku i Svatopluka Čecha. A celých šest týdnů bude dětem k dispozici školka na ulici Josefa Myslivečka. Podrobný rozpis najdete na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O týden prodlužují provoz školky na Lískovecké a Bavlnářské. Pět týdnů, bude v provozu MŠ Sněženka na ulicích 8. pěšího pluku i Svatopluka Čecha. A celých šest týdnů bude dětem k dispozici školka na ulici Josefa Myslivečka. Podrobný rozpis najdete na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvířátka ve Faunaparku mají Fajnovou vilu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -383,141 +489,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlouček dětí se doslova vrhl na přepravku se čtyřmi králíčky ve frýdecko-místeckém Faunaparku. Se zájmem pak poslouchaly výklad o tom, jak by se správně měly k takovým zvířátkům chovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mě se nejvíce líbil ten bílý, co je teď tam dole, ten byl nejhezčí." 2.) "Nejvíc se mi líbil ten nejmenší, ten byl roztomilý." 3.) "Nejvíc se mi líbí tady ten králík." 4.) "Nejvíc se mi líbil ten černý králíček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti přišly zvířátka přivítat do nového prostředí. Do Faunaparku jim totiž umístili nový dřevěný domeček. Ten je zároveň v nové velké kleci, do které se mohou dostat i návštěvníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti přišly zvířátka přivítat do nového prostředí. Do Faunaparku jim totiž umístili nový dřevěný domeček. Ten je zároveň v nové velké kleci, do které se mohou dostat i návštěvníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček, předseda Faunaparku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten prostor toho parku není velký a my chceme, aby ta zvířata tady měla luxusní prostředí. Nechceme, aby byly tak jak to bylo za dob bývalého zoo, kdy tady medvěd byl v kleci 3x3 metry. Víceméně je to o tom, aby tam měli nějaký bezpečný prostor a aby na ně zase bylo vidět a lidé se s nimi mohli pomazlit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od první chvíle se ukázalo, že velkým lákadlem byl domeček hlavně pro děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od první chvíle se ukázalo, že velkým lákadlem byl domeček hlavně pro děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Dužiková, koordinátorka programů pro děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No hlavně aby viděli děti zvířátka. Jsou to tady v podstatě městské děti všechno, takže chceme aby se trošičku k těm zvířátkům dostaly, aby se naučily, že to není jenom takový ten plyšáček, že to není na hraní, že opravdu je třeba se o ně starat, takže chceme zodpovědnost u dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domeček dostal název Fajna Vila. Vlastnoručně ho vyrobil a Faunaparku věnoval Karel Deutscher.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domeček dostal název Fajna Vila. Vlastnoručně ho vyrobil a Faunaparku věnoval Karel Deutscher. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sám doma mám morčata, pro která jsem dělal domeček. Takže jsem vlastně zopakoval to, co už jsem dělal dříve doma. A tady si myslím, že jsem teda udělal luxusnější verzi, takovou spíš srubovou stavbu. Výroba trvala zhruba dva měsíce, nebylo to úplně jednoduché, navíc do toho zasáhl i koronavirus, v té době se nedalo nic koupit, takže jsem musel chviličku čekat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku byly jenom obyčejné střešní latě, které se musely ohoblovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku byly jenom obyčejné střešní latě, které se musely ohoblovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně jsem přidělal OSB desky, dělal jsem k té kostře stěny. Pak jsem to opláštil srubovým obkladem a následovala střecha a komín. Je to krásné, hlavně, aby se to líbilo dětem, protože to byl záměr. Aby se to líbilo dětem, chodily sem rády a viděly králíky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během prázdnin bude Faunapark pro návštěvníky otevřený každou neděli. Plánují se i pravidelná představení, podrobnosti najdete na webu zoofm.cz</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během prázdnin bude Faunapark pro návštěvníky otevřený každou neděli. Plánují se i pravidelná představení, podrobnosti najdete na webu zoofm.cz </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -592,93 +693,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-06-07-2020-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>