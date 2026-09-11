--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohřešovanou ženu z Havířova se stále nepodařilo najít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AKTUALIZOVÁNO: Žena byla ve středu 22. července nalezena mrtvá, potvrdila to krajská policejní mluvčí Eva Michalíková.----------------------------------------------------------------------------------------------------------------------------------------O víkendu se konala v Havířově rozsáhlá pátrací akce. Minimálně tři desítky policistů prohledávaly lokalitu poblíž řeky Lučiny. 43letá žena odešla z domu v pátek ráno a od té doby se nevrátila. Policie nevylučuje, že se stala obětí trestného činu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">43letá Lucie Motlochová z Havířova je už několik dní nezvěstná. V pátek ráno měla odejít z domu a už o sobě nedala vědět.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">43letá Lucie Motlochová z Havířova je už několik dní nezvěstná. V pátek ráno měla odejít z domu a už o sobě nedala vědět. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Desítky policistů pátraly v okolí řeky Lučiny. Právě v této lokalitě kriminalisté zachytili poslední signál z jejího mobilního telefonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sobotních manévrů si všimli i místní obyvatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Velička, místní obyvatel:</w:t>
       </w:r>
       <w:r>
@@ -298,53 +412,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během celého července budou práce probíhat za plného provozu. O veškerých změnách bude nemocnice včas pacienty informovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luboš Vejmola, vedoucí lékárny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nemocniční lékárna Havířov poskytuje svoje služby bez přerušení v plném rozsahu, takže naši klienti a pacienti mohou bez problémů přijít. Jediné, co jsme museli udělat, je, že jsme přesunuli zdravotnickou prodejnu do boční části lékárny. Jsou tam směrovky, jsou tam šipky a pacienti jsou informováni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré práce by měly být dokončeny do konce října. Na rekonstrukci poskytl nemocnici peníze kraj a nemalou částkou přispěl i magistrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré práce by měly být dokončeny do konce října. Na rekonstrukci poskytl nemocnici peníze kraj a nemalou částkou přispěl i magistrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvířátka ve Faunaparku mají Fajnovou vilu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -354,141 +467,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlouček dětí se doslova vrhl na přepravku se čtyřmi králíčky ve frýdecko-místeckém Faunaparku. Se zájmem pak poslouchaly výklad o tom, jak by se správně měly k takovým zvířátkům chovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mě se nejvíce líbil ten bílý, co je teď tam dole, ten byl nejhezčí." 2.) "Nejvíc se mi líbil ten nejmenší, ten byl roztomilý." 3.) "Nejvíc se mi líbí tady ten králík." 4.) "Nejvíc se mi líbil ten černý králíček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti přišly zvířátka přivítat do nového prostředí. Do Faunaparku jim totiž umístili nový dřevěný domeček. Ten je zároveň v nové velké kleci, do které se mohou dostat i návštěvníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti přišly zvířátka přivítat do nového prostředí. Do Faunaparku jim totiž umístili nový dřevěný domeček. Ten je zároveň v nové velké kleci, do které se mohou dostat i návštěvníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček, předseda Faunaparku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten prostor toho parku není velký a my chceme, aby ta zvířata tady měla luxusní prostředí. Nechceme, aby byly tak jak to bylo za dob bývalého zoo, kdy tady medvěd byl v kleci 3x3 metry. Víceméně je to o tom, aby tam měli nějaký bezpečný prostor a aby na ně zase bylo vidět a lidé se s nimi mohli pomazlit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od první chvíle se ukázalo, že velkým lákadlem byl domeček hlavně pro děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od první chvíle se ukázalo, že velkým lákadlem byl domeček hlavně pro děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Dužiková, koordinátorka programů pro děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No hlavně aby viděli děti zvířátka. Jsou to tady v podstatě městské děti všechno, takže chceme aby se trošičku k těm zvířátkům dostaly, aby se naučily, že to není jenom takový ten plyšáček, že to není na hraní, že opravdu je třeba se o ně starat, takže chceme zodpovědnost u dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domeček dostal název Fajna Vila. Vlastnoručně ho vyrobil a Faunaparku věnoval Karel Deutscher.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domeček dostal název Fajna Vila. Vlastnoručně ho vyrobil a Faunaparku věnoval Karel Deutscher. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sám doma mám morčata, pro která jsem dělal domeček. Takže jsem vlastně zopakoval to, co už jsem dělal dříve doma. A tady si myslím, že jsem teda udělal luxusnější verzi, takovou spíš srubovou stavbu. Výroba trvala zhruba dva měsíce, nebylo to úplně jednoduché, navíc do toho zasáhl i koronavirus, v té době se nedalo nic koupit, takže jsem musel chviličku čekat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku byly jenom obyčejné střešní latě, které se musely ohoblovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku byly jenom obyčejné střešní latě, které se musely ohoblovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně jsem přidělal OSB desky, dělal jsem k té kostře stěny. Pak jsem to opláštil srubovým obkladem a následovala střecha a komín. Je to krásné, hlavně, aby se to líbilo dětem, protože to byl záměr. Aby se to líbilo dětem, chodily sem rády a viděly králíky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během prázdnin bude Faunapark pro návštěvníky otevřený každou neděli. Plánují se i pravidelná představení, podrobnosti najdete na webu zoofm.cz</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během prázdnin bude Faunapark pro návštěvníky otevřený každou neděli. Plánují se i pravidelná představení, podrobnosti najdete na webu zoofm.cz </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival Beats for Love se letos konal jen pro 4 tisíce šťastlivců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -642,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-07-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>