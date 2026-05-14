--- v0 (2025-12-19)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslanci kritizovali vládu za situaci na Karvinsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šíření nákazy Covid-19 na Karvinsku řešila ve čtvrtek poslanecká sněmovna. Mnozí poslanci kritizovali vládu a hygienickou stanici, že při řešení situace selhali a že kroky byly pomalé. Podle ministra Vojtěcha je ale situace pod kontrolou a chytrá karanténa funguje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavním bodem mimořádného jednání Poslanecké sněmovny byla situace na Karvinsku, kde se příliš  nedaří zastavit šíření nemoci Covid-19 mezi horníky a jejich rodinami.  Jako první si vzal slovo bývalý primátor Karviné Tomáš Hanzel, který se důrazně ohradil proti házení zodpovědnosti na horníky a kroky vlády a hygieny označil za pomalé, zmatené a málo účinné. Poslanec a hejtman Ivo Vondrák vysvětlil, že pomalé testování by vyřešil návrat mobilních odběrových týmů vojáků.</w:t>
@@ -144,139 +259,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči ve Frýdku-Místku budou muset od pondělí počítat s dalším omezením. Ředitelství silnic a dálnic začne s opravou nájezdových a sjezdových ramp na estakádu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Asi dost, protože tady sjíždíme na Bašku, vlastně jakoby tam máme práci, takže to bude celkem problém." 2.) "Když je to zavřené, tak se to musí objet no, co se dá dělat." 3.) "Omezí, protože budu muset objíždět, ale není to zas tak velký problém." 4.) "Mě určitě ne, já tady moc nejezdím, víte. 5.) "Určitě bude nějaká objížďka, takže je to třeba spravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V první fázi se uzavře sjezd i nájezd u okresního soudu. Oprava této části by měla trvat zhruba 10 měsíců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V první fázi se uzavře sjezd i nájezd u okresního soudu. Oprava této části by měla trvat zhruba 10 měsíců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora FM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do toho vychází přerušení stavební sezóny v zimě a druhá část, která začne v příštím roce, tak se bude opravovat 7 měsíců, takže by se to do další zimní přestávky mělo stihnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nina Ledvinová, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos oprava postihne jižní rampy a v příštím roce firma přikročí k severním rampám. Celkem bude provedena kompletní výměna mostního svršku, ložisek, mostních závěrů, dále proběhne sanace nosné konstrukce a spodní stavby. Odhadovaný termín dokončení je prosinec 2021. Cena opravy je 48 milionů 350 tisíc bez DPH."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora FM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude to úplná obnova těch sjezdů a nájezdů. Odkrytí a odkopání těch pilotů, které to drží, očištění celých konstrukcí, potom znovuobnovení nátěrů a zpátky dobetonování, takže je to opravdu generální oprava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava už byla potřeba, protože stavba je z 80. let a velmi trpí provozem, který je mnohem vyšší, než na jaký byla původně navržena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava už byla potřeba, protože stavba je z 80. let a velmi trpí provozem, který je mnohem vyšší, než na jaký byla původně navržena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora FM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když se tam dneska projdete, tak už uvidíte, jak z toho čouhají rezavé části, popřípadě, kde už dochází i k propadům některých míst, takže je vidět, že se něco v té stavbě děje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nina Ledvinová, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řidiči mířící přes zavřené sjezdy budou značkami odkláněni ve směru objízdné trasy, která je vedena přes Rubikovu křižovatku, dále po třídě T. G. Masaryka a ulici Nádražní. Za možné zdržení se předem omlouváme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kvůli opravě se na začátku července zavedly i výlukové jízdní řády autobusů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kvůli opravě se na začátku července zavedly i výlukové jízdní řády autobusů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Problémový rodinný dům majitelé nabíli radnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -733,93 +845,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-07-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>