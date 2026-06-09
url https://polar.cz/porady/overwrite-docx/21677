--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bělském lese v Ostravě byla nalezena zavražděná žena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé jednoho z největších sídlišť v Ostravě vyděsila vražda. V oblíbeném a hojně navštěvovaném lesoparku, který touto částí města sousedí, bylo nalezeno tělo ženy. Po ohledání bylo hned jasné, že byla zavražděna. Uklidnění přišlo hned v pátek. Pravděpodobný pachatel je za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zní to neuvěřitelně, ale za bílého dne, přesněji ve čtvrtek odpoledne, byla v Bělském lese v Ostravě nalezena zavražděná žena. Neuvěřitelné je to proto, že Bělský les je doslova rájem pejskařů, běžců, maminek s kočárky i důchodců na procházkách. A udělat něco takového nepozorovaně, je téměř nemožné. Policisté také velmi rychle začali pátrat po konkrétní osobě. Měli i fotografii. </w:t>
@@ -65,56 +180,51 @@
         <w:t xml:space="preserve"> "Říkal jsem jim můžete mi ji ukázat, já tu chodím dennodenně. Ukázali mi to. Byl to snímek zezadu, muž s francouzskou holí a to je vše. Řekl jsem mu, že když ho uvidím, dám vědět." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpráva o vraždě se rychle rozšířila a v pátek už bylo v lesoparku o poznání méně lidí. Hlavně starší ženy měly strach. Ještě dopoledne ale policisté vydali uklidňující informaci. Zadrželi totiž podezřelého. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">oňa Štětínská, mluvčí PČR MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Kriminalisté učinili na místě potřebné úkony a neprodleně začali shromažďovat informace týkající se tohoto násilného činu. Vyhodnocením zjistili ve velmi krátké době rovněž informace k osobě podezřelé. V této chvíli můžeme potvrdit, že se jedná o muže, kterého policisté včera</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">odpoledne zadrželi. Krajští kriminalisté zahájili úkony trestního řízení pro podezření z trestného činu vraždy."</w:t>
+        <w:t xml:space="preserve">: "Kriminalisté učinili na místě potřebné úkony a neprodleně začali shromažďovat informace týkající se tohoto násilného činu. Vyhodnocením zjistili ve velmi krátké době rovněž informace k osobě podezřelé. V této chvíli můžeme potvrdit, že se jedná o muže, kterého policisté včera odpoledne zadrželi. Krajští kriminalisté zahájili úkony trestního řízení pro podezření z trestného činu vraždy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek se kriminalisté na místo činu vrátili, aby podrobně zmapovali celý průběh tohoto hrůzného činu. Případ budeme sledovat a brzy vám přineseme bližší informace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice snižuje nájmy podnikatelům</w:t>
       </w:r>
@@ -385,53 +495,52 @@
         <w:t xml:space="preserve"> "Létají tady nad vesnicí a staří je hlídají. Ten jeden, samec, je vedle na tom baráčku. Už tam nemůže vlézt do toho hnízda, protože jich tam je moc a mladí roztahují křídla. Už zkoušejí nalétávat, učí se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albrechtičtí čápi jsou patrně pod nejlepší ochranou. Hnízdo mají totiž přímo nad služebnou strážníků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ne každým rokem je v hnízdech tolik čápů. V letošním roce mají dostatek potravy.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi jejich pochoutku patří i hraboši, kterých je na polích požehnaně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi jejich pochoutku patří i hraboši, kterých je na polích požehnaně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Kminiak, předseda havířovských ochránců přírody:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ten rok je pro čápy ideální, jediná nevýhoda byla, že dost pršelo, ale je perfektní, že čápi se střídají, jak samec, tak samice, když zahřívají vajíčka, nebo krmí mláďata. U dravců, když uhyne samice, tak to neumí. On přinese potravu, ale neumí je nakrmit, naporcovat maso. Tento rok je hrabošů velké množství, ten čáp chodí po polích, po loukách. Je to takový základní článek potravy. Hodně loví žáby a dokonce jsem viděl, jak ulovil užovku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože mladí čápi se teprve učí létat, nebude to dlouho trvat a čápi se začnou shlukovat a připravovat k cestě do teplých krajů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -485,156 +594,152 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jejich sezóna potom potrvá až do poloviny října. Celkem máme připraveno 8 výstupů, plus 2 speciální. V jednom případě nás doprovodí samotný Lašský král a jednou se vydáme za západem slunce. Veškeré termíny potom najdou zájemci na našem webu ticfm.cz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lysohorská nej… aneb co jste ještě neviděli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výpravy mají od loňského roku přesunutý start z Ostravice do Malenovic. Vychází se od Rajské boudy a výstup zabere pohodovým krokem zhruba 3 hodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výpravy mají od loňského roku přesunutý start z Ostravice do Malenovic. Vychází se od Rajské boudy a výstup zabere pohodovým krokem zhruba 3 hodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "První zastávka je U Korýtka, což je vlastně místo, které je kousíček nad vodopády na Satině, tím pádem v případě hezkého počasí, tak sestupujeme k vodopádům. Pak vystupujeme nahoru kolem hospody U Veličků. U Veličků si vyprávíme o té hospodě, jak je stará, jak dlouho funguje, k čemu byla původně určená a tak dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na výstupy je nutná rezervace. Ty přijímá informační centrum ve Frýdlantu nad Ostravicí, cena je 80 korun za dospělou osobu a majitelé návštěvnické karty Beskydy card mají potom výhodu 20 procent."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě nejstarší hospůdky v Beskydech se seznámíte také se zbojníkem Ondrášem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě nejstarší hospůdky v Beskydech se seznámíte také se zbojníkem Ondrášem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O tom, jak Ondráš olupoval pocestné a tak dál. Vystupujeme dál po žluté značce až vlastně na rozcestí s modrou, přičemž vlastně míjíme jeskyně. U největší z těch jeskyní u Ondrášovy, je další zastávka s výkladem. Doslova pár desítek metrů výš je další zastávka u Altánu, kde si vyprávíme o velkých šelmách, jaké můžeme v Beskydech vidět, o medvědovi, rysovi, vlkovi, o vlčích hlídkách a ochraně přírody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Překvapení pro turisty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na hřebeni Lukšinec pak potěší první krásné výhledy. Od průvodkyně se dozvíte i pověsti o Lysé hoře a také pár informací o jejích obětech. Výstup skončí na vrcholu výkladem o chatách i výhledech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na hřebeni Lukšinec pak potěší první krásné výhledy. Od průvodkyně se dozvíte i pověsti o Lysé hoře a také pár informací o jejích obětech. Výstup skončí na vrcholu výkladem o chatách i výhledech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kovářová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co každého turistu vždycky zaujme nejvíce, to jsou ty výhledy. O tom, co je z Lysé hory vidět, na kterou stranu, jaké jsou teda ty chaty a jejich historie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud se turisté rozhodnou vydat na Lysou horu bez doprovodu průvodce, mohou si v našich informačních centrech v Místku, ve Frýdku a ve Frýdlantu nad Ostravicí vyzvednout mapu Lysé hory, která obsahuje 19 tras. Já se jenom tak pochlubím, že tato mapa získala v uplynulých dnech 3. místo v prestižní soutěži Touristpropag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účastníky komentovaného výstupu ale čeká překvapení. Ve spolupráci s Českým hydrometeorologickým ústavem se podívají pod pokličku předpovědí počasí na druhé nejvýše položené meteorologické stanici v České republice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účastníky komentovaného výstupu ale čeká překvapení. Ve spolupráci s Českým hydrometeorologickým ústavem se podívají pod pokličku předpovědí počasí na druhé nejvýše položené meteorologické stanici v České republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -709,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-07-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>