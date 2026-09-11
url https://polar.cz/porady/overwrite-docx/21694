--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraji přijede na pomoc v boji s Covidem 19 armáda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V boji s lokálními ohnisky nemoci Covid 19 pomůže MS kraji armáda. Rozhodla o tom vláda na pondělním zasedání. Do regionu tak přijedou jednak kompletní odběrové týmy a s chytrou karanténou budou pomáhat i mladí medici s Univerzity obrany v Hradci Králové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvůli šíření nemoci Covid 19 mezi horníky a jejich rodinami na Karvinsku požádal už v minulém týdnu hejtman Ivo Vondrák o pomoc poslaneckou sněmovnu a mistra zdravotnictví. Kapacity nemocnic totiž na plošné testování bez pomoci armády nestačí. </w:t>
@@ -107,52 +222,50 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové Karvinska jednali s hejtmanem a KHS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové Svazku měst a obcí okresu Karviná se v úterý sešli s hejtmanem MSK a zástupci krajské hygieny, aby projednali nejasnosti týkající se zveřejňování rozdílných dat pozitivně testovaných lidí. Starostům vadí nejasnosti v číslech a selhání komunikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už před týdnem vydali starostové prohlášení, že chytrá karanténa nefunguje, výsledky testů se lidé dozvídají pozdě a selhává jakákoliv komunikace. Navíc jsou zveřejňována různá data pozitivně testovaných lidí. Jednání v Karviné se zúčastnil i hejtman kraje a zástupci hygieny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Svrčinová, ředitelka KHS Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vyříkali jsme si, v čem vznikají rozdíly v datech. Vznikají na základě jiných informací, my vykazujeme až v okamžiku, kdy s nimi máme uděláno epidemiologické vyšetření, data z ÚZIS  jsou syrová, kdy dostanou hlášku, že je člověk pozitivní, ale on se vykazuje pro MSK, ale žije dlouhodobě v Praze a tam se mohl nakazit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedoucí jednotlivých územních pracovišť hygieny bude mít také k dispozici spojení na jednotlivé starosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -314,54 +427,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Hlavníškody byly na sazenicích, kdy ujímavost bez vody byla špatná.Ztráty mohly být na 30-40%jarní výsadby. Aledíky tomu, že nakonec voda přišla,tak máme ztráty na 1-2%.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Víceškody letos napáchaly spíš  teploty, které dlouho v úvodu rokuklesaly v zalesněných údolích často pod nulou. Přízemnímrazíky mnohé nově vysazené rostliny spálily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Posazenicích zejména listnatých stromů je nyní velká poptávka.Mnozí správci lesa totiž nahrazují méně odolné smrkovéporosty listnatými tak, jak to bylo v minulosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sousedskou snídani čekala Žilina několik měsíců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé a příznivci novojičínské místní části Žilina se sešli na letošní první sousedské snídani. Setkání pojali jako poděkování všem, kdo v době epidemie šili roušky, které proslavily i zdejší rouškovník, jeden z prvních v republice.</w:t>
       </w:r>
     </w:p>
@@ -486,97 +595,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cykloturistika nejen kolem přehrady Olešná, je zvláště v letních měsících velmi oblíbená. Co ale dělat, když se vám třeba na kole během jízdy něco pokazí, uvolní nebo budete jen potřebovat nafoukat kolo, ale nemáte u sebe pumpičku? Každý, kdo ví, že by si poradil, aniž by vezl kolo do servisu, tak může využít možností servisního stojanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No je to dobré, já teď přemýšlím, že si dofouknu svoje kolo, které tam mám. Jsem se díval, že to je na opravy a tak, je to dobrá věc." 2.) "Jako je to fajne, když se tady kolo pokazí, tak se to využije." 3.) "Jako super, to je dobrá věc, určitě, pro cyklisty, že." 4.) "Tady hodně chodí lidi na kole, tak že by toho využili no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stojanu lidé najdou kromě pumpičky na kolo také sadu různého nářadí v podobě šroubováků a klíčů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na stojanu lidé najdou kromě pumpičky na kolo také sadu různého nářadí v podobě šroubováků a klíčů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek podporuje cykloturistiku, takže už dříve jsme tady instalovali nabíječky na elektrokola a nyní doplňujeme i cyklistickou infrastrukturu o servisní místo. To znamená, uživatel kola, které má buďto špatně nafoukané kolo, nebo má nějaký povolený šroubek, tak si tady může přijít se svým kolem, může ho umístit na ten stojan a dotáhnout si a udělat nějaký základní servis na svém kole."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Servisní místa jsou ve městě zatím dvě. Jedno najdou lidé na cyklostezce hned pod Aquaparkem a druhé je poblíž splavu u Ostravice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Servisní místa jsou ve městě zatím dvě. Jedno najdou lidé na cyklostezce hned pod Aquaparkem a druhé je poblíž splavu u Ostravice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedno servisní místo máme tady na Olešné a druhé je v blízkosti restaurace U Žida, kde je rovněž elektronabíječka. My jsme zkopírovali tu teorii, že tady se nám opravdu pohybuje velké množství cyklistů, stejně jako u cyklostezky, která je kolem řeky Ostravice, tak i tam jsme doplnili to cykloservisní místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořízení obou stojanů stálo 115 tisíc korun. Mobiliář pro cyklisty město postupně rozšiřuje, protože cyklistika představuje ekologický způsob dopravy a podporuje zdravý životní styl. Na území Frýdku-Místku najdou lidé už na 20 kilometrů cyklostezek, které dále vedou do Beskyd, krajského města i do dalších zajímavých míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořízení obou stojanů stálo 115 tisíc korun. Mobiliář pro cyklisty město postupně rozšiřuje, protože cyklistika představuje ekologický způsob dopravy a podporuje zdravý životní styl. Na území Frýdku-Místku najdou lidé už na 20 kilometrů cyklostezek, které dále vedou do Beskyd, krajského města i do dalších zajímavých míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -651,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-07-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>