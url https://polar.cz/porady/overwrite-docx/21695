--- v0 (2025-12-17)
+++ v1 (2026-06-09)
@@ -1,82 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové Karvinska jednali s hejtmanem a KHS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové Svazku měst a obcí okresu Karviná se v úterý sešli s hejtmanem MSK a zástupci krajské hygieny, aby projednali nejasnosti týkající se zveřejňování rozdílných dat pozitivně testovaných lidí. Starostům vadí nejasnosti v číslech a selhání komunikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už před týdnem vydali starostové prohlášení, že chytrá karanténa nefunguje, výsledky testů se lidé dozvídají pozdě a selhává jakákoliv komunikace. Navíc jsou zveřejňována různá data pozitivně testovaných lidí. Jednání v Karviné se zúčastnil i hejtman kraje a zástupci hygieny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Svrčinová, ředitelka KHS Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vyříkali jsme si, v čem vznikají rozdíly v datech. Vznikají na základě jiných informací, my vykazujeme až v okamžiku, kdy s nimi máme uděláno epidemiologické vyšetření, data z ÚZIS  jsou syrová, kdy dostanou hlášku, že je člověk pozitivní, ale on se vykazuje pro MSK, ale žije dlouhodobě v Praze a tam se mohl nakazit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedoucí jednotlivých územních pracovišť hygieny bude mít také k dispozici spojení na jednotlivé starosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -356,97 +469,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cykloturistika nejen kolem přehrady Olešná, je zvláště v letních měsících velmi oblíbená. Co ale dělat, když se vám třeba na kole během jízdy něco pokazí, uvolní nebo budete jen potřebovat nafoukat kolo, ale nemáte u sebe pumpičku? Každý, kdo ví, že by si poradil, aniž by vezl kolo do servisu, tak může využít možností servisního stojanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No je to dobré, já teď přemýšlím, že si dofouknu svoje kolo, které tam mám. Jsem se díval, že to je na opravy a tak, je to dobrá věc." 2.) "Jako je to fajne, když se tady kolo pokazí, tak se to využije." 3.) "Jako super, to je dobrá věc, určitě, pro cyklisty, že." 4.) "Tady hodně chodí lidi na kole, tak že by toho využili no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stojanu lidé najdou kromě pumpičky na kolo také sadu různého nářadí v podobě šroubováků a klíčů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na stojanu lidé najdou kromě pumpičky na kolo také sadu různého nářadí v podobě šroubováků a klíčů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek podporuje cykloturistiku, takže už dříve jsme tady instalovali nabíječky na elektrokola a nyní doplňujeme i cyklistickou infrastrukturu o servisní místo. To znamená, uživatel kola, které má buďto špatně nafoukané kolo, nebo má nějaký povolený šroubek, tak si tady může přijít se svým kolem, může ho umístit na ten stojan a dotáhnout si a udělat nějaký základní servis na svém kole."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Servisní místa jsou ve městě zatím dvě. Jedno najdou lidé na cyklostezce hned pod Aquaparkem a druhé je poblíž splavu u Ostravice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Servisní místa jsou ve městě zatím dvě. Jedno najdou lidé na cyklostezce hned pod Aquaparkem a druhé je poblíž splavu u Ostravice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedno servisní místo máme tady na Olešné a druhé je v blízkosti restaurace U Žida, kde je rovněž elektronabíječka. My jsme zkopírovali tu teorii, že tady se nám opravdu pohybuje velké množství cyklistů, stejně jako u cyklostezky, která je kolem řeky Ostravice, tak i tam jsme doplnili to cykloservisní místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořízení obou stojanů stálo 115 tisíc korun. Mobiliář pro cyklisty město postupně rozšiřuje, protože cyklistika představuje ekologický způsob dopravy a podporuje zdravý životní styl. Na území Frýdku-Místku najdou lidé už na 20 kilometrů cyklostezek, které dále vedou do Beskyd, krajského města i do dalších zajímavých míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořízení obou stojanů stálo 115 tisíc korun. Mobiliář pro cyklisty město postupně rozšiřuje, protože cyklistika představuje ekologický způsob dopravy a podporuje zdravý životní styl. Na území Frýdku-Místku najdou lidé už na 20 kilometrů cyklostezek, které dále vedou do Beskyd, krajského města i do dalších zajímavých míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová naučná stezka o vodě z Vrbna pod Pradědem do Karlovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -498,53 +608,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Vrbně pod Pradědem stezka začíná na parkovišti u kruhového objezdu v centru města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Pešatová (nez.), místostarostka Vrbna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Druhé zastavení máme u koupaliště a potom dále u rybníku, kde začínají i nějaké ty interaktivní prvky, kde si děti budou moci sednout do hnízda, vyfotit se tam  s rybníky, s maketou bobra a jinými prvky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě interaktivní prvky se budou dále postupně doplňovat. Na stezce přibudou například schránky chrostíků v nadživotní velikosti, kde si děti budou moci vyzkoušet, jaké je to být larvičkou chrostíka a také různé tabulky a makety zvířat. Naučná stezka končí v bývalém mlýně v Karlovicích, kde si aktuálně můžete vychutnat výstavu Jeseníky všemi smysly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě interaktivní prvky se budou dále postupně doplňovat. Na stezce přibudou například schránky chrostíků v nadživotní velikosti, kde si děti budou moci vyzkoušet, jaké je to být larvičkou chrostíka a také různé tabulky a makety zvířat. Naučná stezka končí v bývalém mlýně v Karlovicích, kde si aktuálně můžete vychutnat výstavu Jeseníky všemi smysly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: účastníci procházky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska jsem tu sama, ale určitě půjdu příště s vnoučaty, tak se na to moc těším.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se mi líbí nápad přivést lidi k vodě, líbí se mi nápad, že ta voda propojuje vlastně komunity , líbí se mi ta jednotlivá zastavení, takže  jsem z toho nadšená a myslím si, že je to takové stylové projít se stezkou vody v dešti,”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -654,93 +763,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-07-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>