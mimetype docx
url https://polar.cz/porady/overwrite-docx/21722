--- v0 (2025-12-19)
+++ v1 (2026-07-04)
@@ -1,77 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj čeká další vlna opatření kvůli COVID-19, oznámil to ministr zdravotnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I přesto, že hygienici i politici sotva před několika hodinami proklamovali, že situace v Moravskoslezském kraji se uklidňuje, pro jeho obyvatele platí další vlna opatření kvůli COVID-19. Během pátečního dopoledne to oznámil ministr zdravotnictví Adam Vojtěch. Vyplývá to také z mimořádného opatření Krajské hygienické stanice v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Do Moravskoslezského kraje se vrací povinné nošení roušek ve vnitřních prostorách i v hromadné dopravě. Hromadné akce jsou omezeny na maximální  počet sto lidí. Další citelné opatření se týká restauračních zařízení, která musí na všech místech kraje omezit provoz - zavřeno musí být mezi 23. a 8. hodinou ranní.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Do Moravskoslezského kraje se vrací povinné nošení roušek ve vnitřních prostorách i v hromadné dopravě. Hromadné akce jsou omezeny na maximální  počet sto lidí. Další citelné opatření se týká restauračních zařízení, která musí na všech místech kraje omezit provoz - zavřeno musí být mezi 23. a 8. hodinou ranní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Vojtěch (ANO), ministr zdravotnictví</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Při návštěvě nemocnic a sociálních zařízeních bude nutný respirátor FFP2. V celém kraji platí také uzavření prostor restaurací a barů mezi 23:00 – 8:00h a konání hromadných akcí jen do 100 osob. Přeshraniční pracovníci se prokáží negativním PCR testem na covid 1x za 14 dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -109,136 +223,127 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hygienici okomentovali </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">opatření, které obsahuje celkem 20 bodů: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření na ochranu rizikových skupin obyvatel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> zahrnují opatření ve zdravotnických zařízeních a zařízeních sociálních služeb, kterým kromě zpřísnění režimu pro návštěvy nařizuje preventivní testování nových pacientů a klientů s cílem zamezit zavlečení nákazy do těchto zařízení. Nově budou tedy podmínky v těchto zařízeních na území celého MS kraje nastaveny stejně.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Omezení shromažďování osob</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Omezení shromažďování osob</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ve venkovních i vnitřních prostorách na max. 100 osob. Ve venkovních i vnitřních prostorech je možný vyšší počet účastníků pouze za předpokladu zřízení oddělených sektorů, kterých může být maximálně 5.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Omezení rekreačních a zotavovacích aktivit</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, které zahrnuje opatření, která musí zajistit provozovatelé zotavovacích akcí, provozovatelé koupališť a vnitřních sportovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Omezení provozu stravovacích služeb</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, které spočívá v časovém omezení provozu od 8,00 do 23,00, a dále v nutnosti zajistit omezený počet osob u jednoho stolu, dostatečné rozestupy a pravidelnou desinfekci inventáře a možnost desinfekce pro návštěvníky. Opatření se netýká pouze stravování zaměstnanců a zařízení, která poskytují současně i ubytovací služby, kde je umožněno podávání snídaní od 6,00.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Obnovení povinnosti nosit ochranu dýchacích cest</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Obnovení povinnosti nosit ochranu dýchacích cest</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a to ve všech vnitřních prostorách staveb mimo bydliště (tedy i na pracovišti) a v hromadné dopravě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření vůči zaměstnavatelům</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, která mají za cíl minimalizaci kontaktů mezi pracovníky na směně, mezi zaměstnanci v jednotlivých směnách, provádění desinfekce na pracovištích. Mají rovněž povinnost zamezit vstupu přeshraničních pracovníků do provozoven a pracovišť, pokud tito nepředloží potvrzení o absolvování PCR vyšetření na Covid 19 s negativním výsledkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provádění zvýšené frekvence desinfekce veřejných prostor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, jako jsou například</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">zastávky MHD, veřejné odpočinkové prostory, dětská hřiště a vstupy do veřejných budov a objektů občanské vybavenosti. Provozovatelé maloobchodních prodejen jsou povinni zajistit pravidelné provádění desinfekce nákupních vozíků a úchopových ploch (zábradlí, kliky, madla). </w:t>
+        <w:t xml:space="preserve">, jako jsou například zastávky MHD, veřejné odpočinkové prostory, dětská hřiště a vstupy do veřejných budov a objektů občanské vybavenosti. Provozovatelé maloobchodních prodejen jsou povinni zajistit pravidelné provádění desinfekce nákupních vozíků a úchopových ploch (zábradlí, kliky, madla). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkově se jedná o značný zásah do běžného života všech obyvatel Moravskoslezského kraje. Je však nezbytné co nejrychleji zamezit dalšímu šíření onemocnění a nařízená opatření by měla pomoci tento cíl naplnit. V této souvislosti žádáme všechny obyvatele o pochopení a disciplínu při dodržování podmínek tohoto mimořádného opatření. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těžkou ráno bylo opatření pro pořadatele NeFestivalu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, který měl být náhradou za Colours of Ostrava, které se kvůli vládním nařízením nemohl konat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -277,68 +382,66 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oba rodiče, tři děti i 86letá babička rodiny Holkových z Karvinska se nakazili Covidem-19. Rodina měla velký strach, že babička umře. O tom, jak u nich nákaza probíhala, se rozhodli promluvit na kameru, a to i proto, aby lidé nemoc nebrali na lehkou váhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pan Jenda Holka pracuje na šachtě už 35 let. Tak jako jeho mnozí kolegové, i on se nakazil  Covidem-19. Za pár dnů vyšly pozitivní testy i u všech rodinných příslušníků. Nejhůře průběh nemoci nesla jeho žena. Měla nárazově vysoké horečky, ztratila čich, pálilo ji v nosohltanu i v žaludku. Největší strach ale měla rodina o svou 86letou babičku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Holková, manželka horníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tak jsem čekala, že se nám začne dusit, začne teplota a všechno. Ale opravdu se tak nestalo, babička měla teplotu jen jeden den. Jsme šťastní. Všechno odeznělo a babička žije dál. To vyvrací, že každý senior umře, to tak není.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tak jsem čekala, že se nám začne dusit, začne teplota a všechno. Ale opravdu se tak nestalo, babička měla teplotu jen jeden den. Jsme šťastní. Všechno odeznělo a babička žije dál. To vyvrací, že každý senior umře, to tak není.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jenda Holka, horník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já jsem měl jiný průběh než manželka. Mě pálilo v nosohltanu a k večeru jsem měl teploty a zase to odeznělo. Trvalo to tak asi 14 dní. Ten virus je takový zvláštní, není to typická chřipka, že člověk leží. Jednou to přijde, pak to zas odejde.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já jsem měl jiný průběh než manželka. Mě pálilo v nosohltanu a k večeru jsem měl teploty a zase to odeznělo. Trvalo to tak asi 14 dní. Ten virus je takový zvláštní, není to typická chřipka, že člověk leží. Jednou to přijde, pak to zas odejde.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Že se nejedná o obyčejnou chřipku si uvědomil i syn Tomáš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš, syn:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem to zlehčoval hodně, i jsem se pár lidem smál, kteří to měli. Pak jsem to chytil já a uvědomil jsem si, že to asi nebylo dobře. Myslím si, že zlehčovat se to nemá. Není to sranda.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -496,54 +599,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Komplexně znamená, že budeme řešit celý prostor, celý prostor v tom daném vnitrobloku a nebudeme řešit jenom jednotlivé, dílčí prvky mobiliáře. Na tento projekt máme vyčleněno z rozpočtu až 4 miliony korun a také další změna spočívá v tom, že celý projekt bude realizován po dobu dvou let. Ten první rok bude věnován té přípravné fázi, doprojektování, samozřejmě výběr nejlepšího návrhu a ten druhý rok bude čistě věnován samotné realizaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý proces navrhování bude letos dokonce jednodušší. Bude stačit jen krátké vysvětlení, o jaké změny jde a seznam toho, co byste si v daném dvoru nebo vnitrobloku přestavovali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Konečný, koordinátor projektu Zelená Porubě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nějaký mobiliář, dětské prolézačky, opravu chodníku, parkovací místo. Vlastně veškeré tyto nápady sepíše do jekéhosi seznamu a samozřejmě, aby bylo vidět, že se jedná o návrh, který je podpořen více občany té dané oblasti, tak předpokládáme podporu alespoň 30 občanů formou podpisového archu.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice uvítá především Vaše originální nápady, ale klidně se můžete nechat inspirovat velkými městy jako je Praha, Plzeň, nebo Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Konečný, koordinátor projektu Zelená Porubě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je možné najít podobné příklady úprav celých vnitrobloků, nicméně troufnu si říct, že z hlediska participativního rozpočtu, to znamená toho rozpočtu, o kterém přímo rozhodují občané, je to projekt spíše ojedinělý, originální a my si právě od něj slibujeme, že navážeme na tu velmi dobrou zkušenost s projektem Zelená Porubě, který byl v předchozích letech, ale který řešil pouze ty dílčí úpravy veřejného prostoru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -667,93 +766,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-07-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>