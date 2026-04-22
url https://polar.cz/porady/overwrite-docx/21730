--- v0 (2025-12-31)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.7.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V hale ABC už hru nekazí špatné světlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halu ABC už po rekonstrukci znovu naplno užívají sportovní oddíly. Během stavebních prací z ní zůstaly stát jen obvodové zdi a palubovka. Volejbalistky si na ni pochvalují praktické věci - nové šatny a zejména žaluzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvíce času na trénincích tráví v hale ABC házenkáři a volejbalistky. Právě děvčata sportující pod vysokou sítí si po několikaměsíční rekonstrukci nové moderní prostředí velmi pochvalují. </w:t>
@@ -296,57 +411,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historik připomněl na baště události staré 75 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub rodáků a přátel města se ve své činnosti věnuje také historii Nového Jičína a okolí. Do svého sídla si proto pozval pracovníka okresního archivu, který připomněl události staré 75 let. Tedy jak se město vzpamatovávalo z 2. světové války.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osvobození Nového Jičína proběhlo v roce 1945 v neděli 6. května zřejmě nejklidněji v rámci zdejšího regionu. Při bojích padlo 7 vojáků Rudé armády a město bylo minimálně poškozené, Němci vyhodili do vzduchu 3 mosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kromě sovětských vojáků, přicházejí českoslovenští vojáci a partyzáni. Místní národní výbor zakládá tak zvanou Národní stráž, tedy civilisty, kteří pomáhají udržet ve městě. je to neklidné, nepokojné období, často se objevují různé živly, řekněme slabších charakterů, které tuto situaci využívají.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nicméně podle záznamů zdejšího kronikáře, oproti jiným městům v Sudetech na tom Nový Jičín nebyl tak špatně, ale několik případů krádeží a rabování se zde odehrálo.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -369,62 +477,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V oblastech základního fungování města bylo důležité, aby co nejrychleji po přechodu fronty začalo fungovat zásobování, provoz průmyslových podniků a práce v zemědělství.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu května 1945 lze říci, že správa Nového Jičína toto všechno zvládla, a město ve většině případech obnovilo výrobu ve všech podnicích. Fungovalo patnáct obchodů, včetně mlékáren a pekáren. Elektrifikaci města měla na starosti Hückelova továrna, takže to město se dalo rychle do pořádku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ze samotného osvobození města a prvních týdnů obnovy se fotografické materiály nedochovaly a je jisté, že ani mnoho snímků nevzniklo. Doba byla hektická a nebyl ani dostatek fotografických potřeb. Dá se říci, že první  v archivu uložené materiály jsou z letních měsíců, kdy do Nového Jičína přijížděly různé delegace a na náměstí se konaly vojenské přehlídky. </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -499,93 +595,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-07-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>