--- v0 (2025-12-19)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciativa "Kultura v MS kraji" chce žalovat hygieniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Páteční opatření hygieniků proti novému koronaviru zabila kulturu v MS kraji. Takováto prohlášení zaznívala na tiskové konferenci nově vzniklé iniciativy organizátorů akcí, stánkařů, majitelů klubů i umělců. Nyní připravují žalobu na krajskou hygienickou stanici a budou požadovat zrušení opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Páteční rozhodnutí Krajské hygienické stanice Ostrava, která zpřísnila proticovidová opatření, silně zasáhla do kulturního života v celém regionu. Mnoho akcí muselo být zrušeno a nebo se uskuteční v omezené míře. NeFestival, který začal ve středu, byl po dvou dnech přerušen, zrušena byl i vyprodaný festival 1000 People of Love.</w:t>
@@ -172,53 +287,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to celkem zajímavé, jelikož jsme mysleli, že koupaliště bude úplně zavřené, že se jim to ohledně nákladů vůbec nevyplatí tady pouštět sto lidí. Jsme rádi, že jsme se tady dostali a vlezli se do sta lidí a uvidíme, jak to bude dál probíhat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to škoda. My se dostaneme, protože chodíme brzo. Doufám, že to brzy pomine. Jsme pravidelní návštěvníci. Jak je hezky, tak jdeme k vodě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opatření se netýká jen návštěvníků. Do čísla sta lidí spadá i veškerý personál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opatření se netýká jen návštěvníků. Do čísla sta lidí spadá i veškerý personál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Dolanský, lékař:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když byl větší počet návštěvníků, tak pro jejich bezpečnost jsme museli mít adekvátní počet plavčíků. Jestliže máme snížený počet na sto, tak jsme omezili i počet plavčíků. V současné době je jich méně, aby zajistili bezpečnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak na tato opatření, ať už bylo 500 lidí, teď je sto lidí, reagují návštěvníci?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -457,98 +571,96 @@
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se o tom dozvěděla na Facebooku, protože mám kamarádku, která sdílela tady tuto výzvu, bydlí ve Frýdku-Místku a viděla jsem, že hospic hledá hudební nástroj a díky tomu, že sama jsem hudebník, tak hnedka jsem začala přemýšlet, jestli bych o nějakém nástroji nevěděla. A pak jsem vlastně přišla na to, že mám jeden doma, který nepoužívám a který tam stojí a je nevyužitý, takže to byla ta původní myšlenka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já musím především poděkovat všem těm, kteří se nám ozvali nebo všem, kteří sdíleli naši výzvu. Dostali jsme opravdu mnoho reakcí, až tolik, že jsem to nečekal a nestihli jsme možná ani na všechny reagovat, takže tímto bych rád všem poděkoval, že se ozvali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Věra Marhevská je učitelkou zpěvu, ale hra na piano jí není cizí, protože s tímto nástrojem sama vyrůstala. Hospic na něj umístil také cedulku, která bude původní majitelku a zároveň štědrou dárkyni připomínat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Věra Marhevská je učitelkou zpěvu, ale hra na piano jí není cizí, protože s tímto nástrojem sama vyrůstala. Hospic na něj umístil také cedulku, která bude původní majitelku a zároveň štědrou dárkyni připomínat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Paní Marhevská se nám ozvala jako první a možná i symbolicky je právě ta, která nám to piano darovala a jejíž nabídku jsme přijali a jsme za to velmi rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celopancéřové koncertní piano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to nástroj české výroby, který se vyráběl v Jihlavě, stáří přesně nevím, ale je to značka Hoffman a Černý. Zajímavostí je, že ten nástroj je celopancéřový, to znamená, že vždycky sloužil ke koncertním účelům. Když mi ho rodiče pořizovali, tak ti prodejci varovali, že doufají, že bude někde v rodinném domku, protože v paneláku by to s ním asi sousedi nevydrželi. Takže to znamená, že se jedná o nástroj s velmi kvalitním zvukem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po předání přijela klientům také něco zahrát a ti byli z jejího vystoupení nesmírně nadšení. I ona sama pak přiznala, že je ráda, že jim bude klavír dál dělat radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po předání přijela klientům také něco zahrát a ti byli z jejího vystoupení nesmírně nadšení. I ona sama pak přiznala, že je ráda, že jim bude klavír dál dělat radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Podle mě je to výborné, zas nějaká kultura, něco jiného než pletení, štrikování, malování, je to šikovné." 2.) "Pěkné, krásně hrála, krásně, opravdu bylo to moc pěkné." 3.) "Já myslím, že to je zpestření, já tady ležím 7 měsíců a to je prostě takové oživení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
@@ -556,53 +668,52 @@
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velmi hřejivý pocit na duši a jsem moc ráda, že ten nástroj nebude stát v koutě a nebude se na něj prášit. Sama už mám teď doma nástroj digitální z pracovních důvodů a tento u rodičů opravdu stál. Hrálo se na něj velmi málo, takže se moc těším, že se na něj bude tady hrát a že bude prostě zase živý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Právě proto, že bychom chtěli nástroj využívat pro širší veřejnost i pro nás, ať si může přijít zahrát i někdo z venku, případně kdokoliv ze zaměstnanců nebo z pacientů, tak máme nasmlouvaného ladiče, který se bude o nástroj starat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahrát na piano si do hospice může přijít úplně každý a udělat tak klientům radost. Stačí se pouze dopředu domluvit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahrát na piano si do hospice může přijít úplně každý a udělat tak klientům radost. Stačí se pouze dopředu domluvit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -677,93 +788,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-07-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>