--- v0 (2026-03-28)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové se natočili při ničení sdíleného kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sociálních sítích se objevilo video, jak vandalové ničí sdílené kolo a ještě se u toho natáčejí. Havířovská radnice takové chování odsuzuje a obrátí se na policii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tohle video se před několika dny objevilo na sociálních sítích. Vandalové v centru Havířova ničili jedno ze sdílených kol a ještě se u toho natáčeli. Radnici nad takovým jednáním zůstává rozum stát.</w:t>
@@ -338,98 +453,96 @@
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se o tom dozvěděla na Facebooku, protože mám kamarádku, která sdílela tady tuto výzvu, bydlí ve Frýdku-Místku a viděla jsem, že hospic hledá hudební nástroj a díky tomu, že sama jsem hudebník, tak hnedka jsem začala přemýšlet, jestli bych o nějakém nástroji nevěděla. A pak jsem vlastně přišla na to, že mám jeden doma, který nepoužívám a který tam stojí a je nevyužitý, takže to byla ta původní myšlenka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já musím především poděkovat všem těm, kteří se nám ozvali nebo všem, kteří sdíleli naši výzvu. Dostali jsme opravdu mnoho reakcí, až tolik, že jsem to nečekal a nestihli jsme možná ani na všechny reagovat, takže tímto bych rád všem poděkoval, že se ozvali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Věra Marhevská je učitelkou zpěvu, ale hra na piano jí není cizí, protože s tímto nástrojem sama vyrůstala. Hospic na něj umístil také cedulku, která bude původní majitelku a zároveň štědrou dárkyni připomínat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Věra Marhevská je učitelkou zpěvu, ale hra na piano jí není cizí, protože s tímto nástrojem sama vyrůstala. Hospic na něj umístil také cedulku, která bude původní majitelku a zároveň štědrou dárkyni připomínat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Paní Marhevská se nám ozvala jako první a možná i symbolicky je právě ta, která nám to piano darovala a jejíž nabídku jsme přijali a jsme za to velmi rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celopancéřové koncertní piano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to nástroj české výroby, který se vyráběl v Jihlavě, stáří přesně nevím, ale je to značka Hoffman a Černý. Zajímavostí je, že ten nástroj je celopancéřový, to znamená, že vždycky sloužil ke koncertním účelům. Když mi ho rodiče pořizovali, tak ti prodejci varovali, že doufají, že bude někde v rodinném domku, protože v paneláku by to s ním asi sousedi nevydrželi. Takže to znamená, že se jedná o nástroj s velmi kvalitním zvukem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po předání přijela klientům také něco zahrát a ti byli z jejího vystoupení nesmírně nadšení. I ona sama pak přiznala, že je ráda, že jim bude klavír dál dělat radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po předání přijela klientům také něco zahrát a ti byli z jejího vystoupení nesmírně nadšení. I ona sama pak přiznala, že je ráda, že jim bude klavír dál dělat radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Podle mě je to výborné, zas nějaká kultura, něco jiného než pletení, štrikování, malování, je to šikovné." 2.) "Pěkné, krásně hrála, krásně, opravdu bylo to moc pěkné." 3.) "Já myslím, že to je zpestření, já tady ležím 7 měsíců a to je prostě takové oživení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Marhevská, dárkyně piana:</w:t>
       </w:r>
       <w:r>
@@ -437,92 +550,89 @@
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velmi hřejivý pocit na duši a jsem moc ráda, že ten nástroj nebude stát v koutě a nebude se na něj prášit. Sama už mám teď doma nástroj digitální z pracovních důvodů a tento u rodičů opravdu stál. Hrálo se na něj velmi málo, takže se moc těším, že se na něj bude tady hrát a že bude prostě zase živý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Právě proto, že bychom chtěli nástroj využívat pro širší veřejnost i pro nás, ať si může přijít zahrát i někdo z venku, případně kdokoliv ze zaměstnanců nebo z pacientů, tak máme nasmlouvaného ladiče, který se bude o nástroj starat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahrát na piano si do hospice může přijít úplně každý a udělat tak klientům radost. Stačí se pouze dopředu domluvit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahrát na piano si do hospice může přijít úplně každý a udělat tak klientům radost. Stačí se pouze dopředu domluvit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé si oblíbili ranní jógu na Lodičkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou z mála pravidelných akcí, které se v době koronavirových opatření může v Karviné konat, je i pravidelné Vítání slunce na Lodičkách v parku Boženy Němcové. Jde o dynamickou sestavu pozic jógy, kterou zvládne opravdu každý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé Karviné mají možnost na chvíli zapomenout na starosti a  začít nedělní den ranní jógou na Lodičkách v parku Boženy Němcové. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kozma, milovník jógy: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzniklo to kvůli tomu, že chci spojovat lidi, chci, ať si společně zacvičíme, ať lidé poznají základy toho cvičení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cvičí se základní dechová a koncentrační cvičení pro uklidnění mysli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -535,54 +645,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ranní jóga na Lodičkách láká v neděli ráno jak zájemce z řad úplných začátečníků, tak pokročilých. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kozma, milovník jógy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Náročné na fyzičku to asi je, ale každý si nastaví tempo podle sebe. Nikoho do toho netlačím, nechávám to na nich."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci ranní jógy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsem tady poprvé, protože mi to sousedi doporučili, slyšela jsem, že to je super." "Je to dobré se protáhnout, takový relax. Chodím pravidelně s přítelkyní. Je to příjemné osvěžení mysli a ducha. Protáhne si člověk tělo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kulturní život na Lodičkách je značně omezený, několik velkých plánovaných letních akcí museli organizátoři kvůli platným opatřením zrušit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -595,54 +701,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I tak se lidé z Iniciativy Dokořán snaží udržet kulturní dění na Lodičkách, pořádají akce vhodné do sta lidí jako je právě nedělní ranní jóga nebo koncerty místních kapel ve stanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Od začátku května stojí pódium, stan, máme techniku připravenou. Momentálně stojíme, nebudeme nic vypouštět, ani předprodej, čekáme, jak se to vyvine a podle toho budeme dělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Připomínáme, že nedělní jóga se bude konat celé léto každou neděli od 9 hodin. Příští sobotu zahraje ve stanu návštěvníkům kapela Blaf.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Připomínáme, že nedělní jóga se bude konat celé léto každou neděli od 9 hodin. Příští sobotu zahraje ve stanu návštěvníkům kapela Blaf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -718,93 +823,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-07-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>