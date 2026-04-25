--- v0 (2025-12-29)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2020, 16:41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklostezska spojí Opavu s Hradcem n. M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavu spojí s Hradcem nad Moravicí nová cyklostezka. Její první část do Otic už je dokončená. Letos se začne stavět další, tří kilometrový úsek. Na stavbu přispěje výrazně stát prostřednictvím státního fondu dopravní infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vroce 2017 byl dokončený první úsek cyklostezky z Opavy do Otic.Trasa, která se vine mezi poli, je dlouhá 760 m  a od areáluopavské zemědělské školy vede až na kraj obce Otice. Využívajíji nejen cyklisté, ale i pěší.</w:t>
@@ -130,53 +245,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VladimírTancík, starosta obce Otice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Podílímese na neuznatelných nákladech a na tom, co nepokryje dotace. Nejsouto miliony, jsou to sta tisíce. Budou se na tom podílet všechnaměsta a obce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavětse začne ještě letos. První cyklisté se po nové stezce budoumoci projet za rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavětse začne ještě letos. První cyklisté se po nové stezce budoumoci projet za rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyzikální ústav SU: přihlášky do 31.8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -222,130 +336,106 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZdeněkStuchlík, ředitel Fyzikálního ústavu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Vedeme výuku i vangličtině, protože máme studenty ze zahraničí . Např.nadoktorském studiu je většina studentů ze zahraničí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fyzikálníústav pracuje na deseti zahraničních výzkumech, které se týkajínapříklad zkoumáním černých děr či vlivu temnéenergie na evoluci Vesmíru. Zájemci o studium nově akreditovanýchstudijních programů mohou využít prodlouženého termínu kpodávání přihlášek, který je ohraničený posledním srpnovýmdnem.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   STUDIJNÍPROGRAMY, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                    Fyzikálníústav Slezské univerzity v Opavě</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">bakalářskéstudium: </w:t>
+        <w:t xml:space="preserve">                                    Fyzikálníústav Slezské univerzity v Opavě bakalářskéstudium: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">*Astrofyzika </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* Astronomie a popularizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">magisterské studium:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                            * Částicová fyzika                                                               </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> *Počítačová fyzika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">*	Relativistická fyzika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pekařské stroje jsou stále funkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Knappe vybudoval v Opavě sice velkou, moderní pekárnu, rád má ale staré řemeslo. Už mnoho let sbírá historické pekařské stroje i nejrůznější náčiní. A ve své provozovně chystá malé muzeum.</w:t>
       </w:r>
     </w:p>
@@ -400,82 +490,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Jsoutady popsány dobře vady výrobků,  předevšímchleba.Je to nejen názorně ukázáno a popsáno, ale jsou tady i rozbory,jak tyto vady vznikaly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svémísto v tomto mini muzeu pekařství mají i nejrůznější druhyvah, ošatky na pečivo nebo staré výuční listy pekařskýchtovaryšů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ataké míchačka těsta, na které se Martin Knappe učil pekařskémuřemeslu. Stejně, jako všechno ostatní, i ona je funkční.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...30 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojenské opevnění v Darkovičkách je zcela funkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provedeme vás  jednou ze 40 vojenských pevností na Ostravsku, které v minulém století měly chránit svrchovanost našeho státu před hitlerovským Německem. Tuto část historie připomíná areál v Hlučíně – Darkovičkách.</w:t>
       </w:r>
     </w:p>
@@ -546,66 +604,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetrAdamus,správce, Areál čs. Opevnění Hlučín – Darkovičky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: „Zamírového stavu byl vzduch do objektu vháněn pomocí ventilátoru.A rozváděn vzduchotechnikou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důmyslnězbudované pevnosti ale nikdy nesloužily svému účelu. ProtožeAdolf Hitler získal československé pohraničí bez boje tzv.Mnichovskou dohodou. Pokud si chcete  vojenské objektyprohlédnout na vlastní oči, jsou pro vás otevřené každousobotu a neděli.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -680,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-22-07-2020-16-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>