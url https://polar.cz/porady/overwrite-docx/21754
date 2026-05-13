--- v0 (2025-12-31)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.7.2020, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od pondělí do pátku nepoteče teplá voda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od pondělí do pátku nepoteče ve Frýdku-Místku teplá voda. Opět po roce se totiž chystá plánovaná odstávka společnosti Veolia Energie. Oproti loňsku bude výrazně kratší a městská společnost Distep ji využije k pravidelné údržbě svých zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatele Frýdku-Místku čeká pracovní týden bez teplé vody. Společnost Veolia Energie ČR, která městu dodává teplo a teplou vodu totiž chystá pravidelnou odstávku.</w:t>
@@ -145,53 +260,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelná údržba a opravy pomáhají zachovat technologické zařízení v dobrém stavu. Cílem je zajistit a zvýšit spolehlivost dodávky energií a vyhnout se tak nečekaným komplikacím a problémům hlavně v zimních měsících, které by mohly mít na obyvatele mnohem horší dopad, než několikadenní odstávka v létě. Letos je navíc výhodou, že nebude tak dlouhá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Maroszczyková – technická náměstkyně DISTEP a.s.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce je odstávka zkrácená na 5 dnů oproti minulému roku, kdy byla odstávka 11 dnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé, kteří odebírají teplou vodu by tak v době odstávky neměli používat kohoutky pro teplou vodu, protože z nich poteče studená. Navíc by se jim podle vodoměrů počítala spotřeba jako za teplou vodu. Termín odstávky ze zákona nesmí přesáhnout lhůtu čtrnácti dnů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé, kteří odebírají teplou vodu by tak v době odstávky neměli používat kohoutky pro teplou vodu, protože z nich poteče studená. Navíc by se jim podle vodoměrů počítala spotřeba jako za teplou vodu. Termín odstávky ze zákona nesmí přesáhnout lhůtu čtrnácti dnů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V boji s nemocí Covid-19 se rozhodně nepolevuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -201,183 +315,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počet nakažených nemocí Covid-19 v poslední době opět pomalu roste. Začínají se navíc objevovat nová ohniska, která nejsou nijak spojená s horníky ve společnosti OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zaznívají v médiích informace o tom, že se ohnisko koronaviru přesouvá do Frýdku-Místku. Ono to není město Frýdek-Místek, ale je to okres Frýdek-Místek. Pan ministr hovořil na tiskové konferenci o oslavě, kde bylo mnoho osob, je tam několik nakažených. Ta oslava nebyla ve Frýdku-Místku, byla v obci na Frýdecko-Místecku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na aktuální počet nakažených je okres třetí v pořadí po Karvinsku a Ostravsku, ale co do přepočtu na počet obyvatel je bohužel Frýdecko-Místecko stále druhé nejpostiženější místo v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na aktuální počet nakažených je okres třetí v pořadí po Karvinsku a Ostravsku, ale co do přepočtu na počet obyvatel je bohužel Frýdecko-Místecko stále druhé nejpostiženější místo v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Vojtěch, ministr zdravotnictví:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tom posledním měsíci, zejména tedy v červenci se zvyšuje počet pozitivně testovaných, kde krajská hygienická stanice není schopná dohledat vlastně původ té nákazy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A právě to se ukazuje jako velký problém, kvůli kterému byla minulý pátek zavedena mimořádná opatření pro celý Moravskoslezský kraj, která vyvolala velkou vlnu nevole, zvláště proto, jakým způsobem byla oznámena. To už si ministr, hejtman i krajská hygiena mezi sebou ale vyříkali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A právě to se ukazuje jako velký problém, kvůli kterému byla minulý pátek zavedena mimořádná opatření pro celý Moravskoslezský kraj, která vyvolala velkou vlnu nevole, zvláště proto, jakým způsobem byla oznámena. To už si ministr, hejtman i krajská hygiena mezi sebou ale vyříkali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jedeme stále podle nařízení Krajské hygienické stanice, vlastně okres Frýdek-Místek i okres Karviná měly ty nařízení dříve, než zbytek Moravskoslezského kraje. Pro nás se v tuto chvíli nic nemění, provozovatelé kulturních akcí všechny svoje kulturní akce přesunuli, včetně i těch zářijových, co tady měly být. Zůstává pouze jedna jediná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Vojtěch, ministr zdravotnictví: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Často to už není spojeno pouze s OKD, ale je to spojeno s pendlery a s dalšími faktory, které se samozřejmě snažíme řešit, ale není to úplně jednoduché. Jsou tady různá ohniska, která vznikají i v rámci Ostravska, Frýdecko-Místecka, Nový Jičín a podobně. Takže skutečně, naším zájmem není nic jiného, že zabránit tomu nekontrolovanému šíření nákazy v rámci tohoto kraje a ochránit ty zranitelné skupiny obyvatel, jako jsou senioři, nemocní lidé, samozřejmě zdravotníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nákaza se totiž objevila právě v Nemocnici Frýdek-Místek, kde postihla jak personál, tak pacienty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nákaza se totiž objevila právě v Nemocnici Frýdek-Místek, kde postihla jak personál, tak pacienty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Březinová, mluvčí Nemocnice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktuálně máme v Nemocnici ve Frýdku-Místku uzavřeno oddělení následné péče. Celé oddělení je v karanténě. Počet nemocných pacientů na našem oddělení je nyní 14 a zdravotníků nemocných Covidem-19 je 15. Nově zavedené opatření máme to, že jsme všem zdravotníkům rozdali respirátory FFP2."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek dál pokračuje podle scénáře, který se pro boj s pandemií nastavil ještě v době nouzového stavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek dál pokračuje podle scénáře, který se pro boj s pandemií nastavil ještě v době nouzového stavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Neustále probíhá dezinfekce venkovních prostranství, které jsou navštěvovány veřejností, to znamená dětská hřiště, autobusové zastávky, lavičky, do toho provádíme čištění i popelnic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Rážová, hlavní hygienička ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Virus nezmizel, virus tady s námi je bude tady s námi jak to vypadá, ještě nějakou dobu a my se všichni musíme připravit na to, že ty základní věci jako je dobrá hygiena rukou, odstupy sociální, případně nošení roušky, tedy zakrytí nosu a úst, jsou ty tři základní opatření, na která musíme myslet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl spíš poprosit a vyzvat občany, přesto, že už se nikomu asi nechce nosit roušky, je to takové dalo by se říct i obtěžující, ale musíme to vydržet a když budeme všichni dodržovat pravidla, která máme, tak věřím, že se tady toho problému co nejdříve zbavíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krizový štáb Moravskoslezského kraje jednal o možnosti rozvolnit mimořádná opatření v okresech, kde není situace tak vážná. Pokud se ale situace nebude zlepšovat, může bohužel hrozit riziko přijímání dalších opatření a to i v celé České republice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krizový štáb Moravskoslezského kraje jednal o možnosti rozvolnit mimořádná opatření v okresech, kde není situace tak vážná. Pokud se ale situace nebude zlepšovat, může bohužel hrozit riziko přijímání dalších opatření a to i v celé České republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město nainstaluje osvěžovací mlžítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -577,93 +686,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-23-07-2020-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>