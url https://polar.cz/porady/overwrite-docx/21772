--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V domově Luna v Havířově se Covid-19 dál šíří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve středisku Luna, což je jedno ze dvou zařízení Domova seniorů v Havířově, o víkendu hygiena odebrala další vzorky na Covid-19. A výsledky odhalily nové nakažené klienty. Radnice požádala kraj o umístění pozitivních seniorů do krajských nemocnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situace v domově seniorů Luna v Havířově se komplikuje. O víkendu hygiena odebrala vzorky dalším klientům i zaměstnancům. Některé vyšly pozitivní. V testování se bude pokračovat.</w:t>
@@ -158,56 +273,51 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výjezdy zdravotnické záchranné služby k lidem, kteří mají problémy po bodnutí hmyzem, jsou v létě poměrně časté. O víkendu spěchali záchranáři do Budišovic, kde byl po útoku vos v bezvědomí senior. I přes veškerou pomoc se ho už nepodařilo zachránit. Takto těžká reakce je ale výjimečná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vrtulník záchranné služby vzlétl v sobotu v 5 odpoledne do Budišovic na Opavsku, kde vosí roj pobodal 66letého chataře. Zároveň vyjela i pozemní posádka, protože stav muže byl vážný. Na zahradě se mu snažila do příjezdu záchranářů pomoci jeho žena. Muž přesto upadl do bezvědomí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Šestašedesátiletý muž, jehož vosy napadly na zahradě, jevil nejprve známky šokového stavu a následně upadl do bezvědomí. Při příjezdu na místo události zjistil zasahující lékař, že došlo k selhání všech základních životních funkcí. Postiženému byla poskytována základní první</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">pomoc a nepřímá srdeční masáž, záchranáři následně pokračovali rozšířenou resuscitací za použití přístrojové techniky, léků i defibrilačních výbojů. Přes veškeré úsilí obou týmů ZZS se nepodařilo obnovit srdeční činnost pacienta. Lékař byl proto nakonec po téměř hodinové resuscitaci nucen konstatovat jeho smrt."</w:t>
+        <w:t xml:space="preserve">: "Šestašedesátiletý muž, jehož vosy napadly na zahradě, jevil nejprve známky šokového stavu a následně upadl do bezvědomí. Při příjezdu na místo události zjistil zasahující lékař, že došlo k selhání všech základních životních funkcí. Postiženému byla poskytována základní první pomoc a nepřímá srdeční masáž, záchranáři následně pokračovali rozšířenou resuscitací za použití přístrojové techniky, léků i defibrilačních výbojů. Přes veškeré úsilí obou týmů ZZS se nepodařilo obnovit srdeční činnost pacienta. Lékař byl proto nakonec po téměř hodinové resuscitaci nucen konstatovat jeho smrt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V průběhu letní sezóny vyjíždějí zdravotníci ke zdravotním komplikacím po bodnutí hmyzem v desítkách případů. Takto těžká reakce končící smrtí postiženého je ale výjimečná. V podobných případech je důležitá okamžitá první pomoc a pokud pacient ví, že je těžký alergik, měl by u sebe mít speciální injekční pero s adrenalinem. To by si měl okamžitě píchnout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Jaššo, záchranář</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Pacient nemůže dýchat, má významný otok včetně krku a například obličeje, tak je vhodné chladit místa, která jsou životně důležitá tzn. obličej a krk ledovými obklady, případně vodou a vyčkat do příjezdu záchranné služby."   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -310,123 +420,112 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ŠárkaVlčková, mluvčí Povodí Odry:  "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Významtéto nádrže spočívá v protipovodňové ochraně nejen Stěbořic,ale bude mít významný protipovodňový účinek také pro Opavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerstvozemědělství přidalo letos nově do tzv. Generelu chráněnýchúzemí pro akumulaci povrchových v rámci kraje kromě Stěbořicještě lokalitu Rybník u Jeseníku nad Odrou.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vrámci celé republiky je takovýchto míst dohromady vymezenánecelá stovka, nově jich  přibylo 31.Jdeo jedno z opatření proti změně klimatu, které má napomoci kudržení srážkových vod v krajině v době, kdy se podzemnízdroje vody neobnovují dostatečně.  </w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vrámci celé republiky je takovýchto míst dohromady vymezenánecelá stovka, nově jich  přibylo 31.Jdeo jedno z opatření proti změně klimatu, které má napomoci kudržení srážkových vod v krajině v době, kdy se podzemnízdroje vody neobnovují dostatečně.      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spálenéna řece Opavici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">HorníLomná na Lomné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spálovna Odře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> *</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  *</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nově:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stěbořicena Velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rybníkna Rybníku (Jeseník nad Odrou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...11 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Zdroj:Povodí Odry</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájem o senior taxi ve Frýdku-Místku roste, nově bude jezdit i do knihovny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -520,176 +619,169 @@
         <w:t xml:space="preserve">Robert Strnadel, řidič senior taxi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jim říkáme, my jsme senior taxi, takže můžete být v klidu, nemusíte se honit, nemusíte se omlouvat za to, že třeba chodíte pomalu a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Senioři mohou využívat Senior Taxi do zdravotnických zařízení, ordinací praktických lékařů, úřady, na poštu, ale také i třeba na autobusové či vlakové nádraží, ale i na hřbitovy a to vše na území města Frýdku-Místku. Nově jsme vyslyšeli prosby seniorů, aby mohli jezdit senioři do knihoven, a to také na území města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taxislužba je čím dál vytíženější, po jejím zavedení v lednu a únoru ji využívala sotva stovka seniorů, teď už jsou čísla mnohem vyšší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Taxislužba je čím dál vytíženější, po jejím zavedení v lednu a únoru ji využívala sotva stovka seniorů, teď už jsou čísla mnohem vyšší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkově bylo přepraveno od ledna do dnešního dne zhruba 900 seniorů, každý měsíc je o tuto službu větší a větší zájem, například v květnu bylo přepraveno 160 osob, kdežto v červnu o 100 více, tedy 260."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě žije přes čtyři a půl tisíce seniorů nad 70 let. Formou poskytování terénních i odlehčovacích služeb se magistrát snaží, aby byli co možná nejdéle soběstační, případně aby ulehčil rodinám, které o ně pečují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě žije přes čtyři a půl tisíce seniorů nad 70 let. Formou poskytování terénních i odlehčovacích služeb se magistrát snaží, aby byli co možná nejdéle soběstační, případně aby ulehčil rodinám, které o ně pečují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci Anenské poutě se konala pouze svatá mše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ani letos si v Karviné nenechaly ujít desítky lidí Anenskou pouť. Konala se tak, aby splňovala platná protiepidemiologická opatření. Mše se nekonala v kapličce svaté Anny, ale na přilehlé zahradě PZKO. A tradiční zahradní slavnost byla omezena jen na prodej domácích výrobků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každoročně se poslední červencovou neděli scházejí lidé v kapli svaté Anny, aby si vyslechli slova faráře při sváteční mši a  odpoledne se pak u dobrého jídla a pití bavili na zahradě domu PZKO za doprovodu živé hudby v podání Malé černé hudby. Letos se tato tradice musela přeorganizovat. Mše v polském a českém jazyce se výjimečně konala na zahradě PZKO.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každoročně se poslední červencovou neděli scházejí lidé v kapli svaté Anny, aby si vyslechli slova faráře při sváteční mši a  odpoledne se pak u dobrého jídla a pití bavili na zahradě domu PZKO za doprovodu živé hudby v podání Malé černé hudby. Letos se tato tradice musela přeorganizovat. Mše v polském a českém jazyce se výjimečně konala na zahradě PZKO. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Przemysław A. Traczyk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, farář: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošek je totálně jiný a to v tom, že máme kapacitní omezení, nevešli bychom se do malé kapličky, proto jsme uzpůsobili zahradu PZKO, abychom mohli mít mši svatou venku. Všechno je postavené znovu, je postavený stůl, na kterém slavíme mši svatou, jsou tady lavice, kde sedí lidé, je ozvučení, jsou elektronické varhany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci poutě:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přišla jsem s rodinou, roušky mi vadí, ale mě je jedno, kde se slouží mše svatá, hlavně je setkání s Hospodinem." "Je to výborné, víc lidí se tu vejde, tam bychom se nedostali všichni a je to na vzduchu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tradičně po mši měla následovat zahradní slavnost, ta byla letos zrušena.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Tradičně po mši měla následovat zahradní slavnost, ta byla letos zrušena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ksenia Stuchlik, předsedkyně PZKO Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pouť se koná pouze dopoledne, kdy jsou bohoslužby místní skupina prodává pouze koláče a srdíčka, letos jsme bufety ani domácí kuchyň neorganizovali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">O prodej byl velký zájem, skončil ještě před českou bohoslužbou.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  O prodej byl velký zájem, skončil ještě před českou bohoslužbou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -765,93 +857,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-07-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>