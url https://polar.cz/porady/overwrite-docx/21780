--- v0 (2025-12-17)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.7.2020, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Hamáček, první místopředseda vlády a ministr vnitra ČR je hostem ve studiu televize Polar. Dobrý den vám u televizních obrazovek a také hezké odpoledne u nás ve studiu. Dobrý den. Tak vy jste na návštěvě Moravskoslezského kraje, kde se předávala Moravskoslezským profesionálním hasičům technika konkrétně 10 speciálních zásahových automobilů. Říká se, že Moravskoslezský integrovaný systém je nejlépe vybavený v rámci celé ČR. Souhlasíte s tím i poté, co jste dnes viděl?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hamáček(ČSSD), 1. místopředseda vlády a ministr vnitra ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -260,54 +375,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hamáček(ČSSD), 1. místopředseda vlády a ministr vnitra ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji moc a na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za Vaši pozornost.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -382,93 +493,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-28-07-2020-17-13?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>