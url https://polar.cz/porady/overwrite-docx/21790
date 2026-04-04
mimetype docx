--- v0 (2025-12-23)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.7.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhoršenou kvalitu vody má prozatím jen Těrlická přehrada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci Těrlické přehrady by měli být při koupání opatrní. Kvalita vody se zhoršuje a hygienici varují před parazity, kteří způsobují cerkáriovou dermatitidu. Dobré podmínky pro koupání jsou naopak v Žermanické přehradě, nebo v Karvinském moři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na základě hygienických opatření může být v jednu dobu na koupalištích 500 lidí. Havířov má to štěstí, že má v blízkosti dvě přehrady. Teplé počasí má ale vliv na kvalitu vody. Zatímco Žermanická přehrada je stále vhodná ke koupání bez omezení, v Těrlické varují hygienici před možným onemocněním cerkáriovou dermatitidou. Způsobuje ji parazit, který se zavrtává do kůže.</w:t>
@@ -82,53 +197,52 @@
         <w:t xml:space="preserve">pan Johan, návštěvník Těrlické přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To jsem měl i já. To jsem se jenom tady kolem břehu proběhl a měl jsem nohy červené a syn také. Voda má kolem 24 stupňů a začíná kvést. Tím, že kvete, je špatná, ale ještě není natolik špatná, že by se v ní nedalo koupat. Člověk se vykoupe v přehradě a pak jde pod sprchu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Informace o kvalitě vody se lidé dozvědí z nástěnek, které jsou umístěny na několika místech u přehrady. Oranžová značka znamená zhoršenou jakost vody. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se tento symbol změní na červenou nebo černou barvu, lidé by do vody rozhodně vstupovat neměli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hygienici provádějí kontrolu i na dalších přírodních koupalištích a přehradách. Například dobrou kvalitu vody v regionu má prozatím i Karvinské moře, letní koupaliště v Ostravě-Porubě nebo Vrbické jezero v Bohumíně. Nevhodná voda ke koupání je naopak ve vodní nádrži Brušperk.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hygienici provádějí kontrolu i na dalších přírodních koupalištích a přehradách. Například dobrou kvalitu vody v regionu má prozatím i Karvinské moře, letní koupaliště v Ostravě-Porubě nebo Vrbické jezero v Bohumíně. Nevhodná voda ke koupání je naopak ve vodní nádrži Brušperk. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava obhájila historicky nejlepší rating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -253,75 +367,73 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vedení Janovic hodlá přidat víkendové spoje, což ale znamená vyjednat podmínky se všemi dotčenými obcemi, kterými daná linka projíždí. Navýšení spojů by totiž znamenalo pro všechny dotčené obce taky navýšení výdajů na provoz linky. Město je jednáním otevřené a schválilo záměr rozšířit obslužnost Janovic i na víkendy. Předpokládáme, že spoje by využívali i občané města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obecně rozšiřování dopravy kamkoliv na území mimo města je vždycky dohodou města s danou obcí. Zároveň ta dohoda musí být i o nějakém financování, protože doprava je v zásadě dotovaný projekt, čili pokud se obec s městem dohodne, tak není problém dopravu takto rozšířit. V Janovicích by se mohlo jednat o rozšíření dopravy o víkendech, protože stávající doprava je zajištěna víceméně příměstskou dopravou v běžném tarifu, přičemž kdyby zajíždělo MHD zdarma, tak už z logiky věci by cestující mohli využívat tohoto tarifu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dá se předpokládat, že víkendové linky zdarma by mohli využívat i turisté, protože ze zdejších Janovic vedou turistické stezky na Bašku i na Lysou horu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dá se předpokládat, že víkendové linky zdarma by mohli využívat i turisté, protože ze zdejších Janovic vedou turistické stezky na Bašku i na Lysou horu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud s rozšířením obslužnosti budou souhlasit i další obce, kterými linka 14 projíždí, mohly by víkendové spoje do Janovic jezdit už od prosince, kdy se tradičně v celostátním měřítku mění jízdní řády."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MHD zdarma funguje ve Frýdku-Místku už od roku 2011.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">MHD zdarma funguje ve Frýdku-Místku už od roku 2011. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skanzen v Malých Hošticích představuje historii obce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -369,58 +481,51 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MiroslavaKonečná (BEZPP), zakladatelka skanzenu, starostka MalýchHoštic: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dodneška tady tu sbírkudoplňují o nějaké maličkosti a tím skanzen dostává   nějakounovou fazónu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vpodkroví narazíte na výstavu nejrůznějšího nářadí, kterépoužívali řemeslníci, kteří měli v obci své dílny. Je zde třeba zemědělské nářadí,ševcovské náčiní i potřeby včelaře či mlékaře. Ve skleněných vitrínách jsou pak exponáty, které představují pravěkou historii obce,např. kosterní pozůstatky či keramika z přechodu doby kamenné abronzové nalezené při výstavbě kanalizace v obci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předdomem vás omámí vůně bylinkové zahrádky a také majestátnímoruše, která už dvě století, rok co rok, v létě plodívýtečné sladkokyselé plody. Přijďte se nadechnout starých časůvždy v neděli odpoledne</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">SKANZENV MALÝCH HOŠTICÍCH                                                                                                                                                                        otevíracídoba:  neděle 14,00  - 18,00 hod.</w:t>
+        <w:t xml:space="preserve">Předdomem vás omámí vůně bylinkové zahrádky a také majestátnímoruše, která už dvě století, rok co rok, v létě plodívýtečné sladkokyselé plody. Přijďte se nadechnout starých časůvždy v neděli odpoledne   SKANZENV MALÝCH HOŠTICÍCH                                                                                                                                                                        otevíracídoba:  neděle 14,00  - 18,00 hod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín v obležení 10 tisíc vojáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -572,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-07-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>