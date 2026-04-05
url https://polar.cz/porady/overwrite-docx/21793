--- v0 (2025-12-30)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.7.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava obhájila historicky nejlepší rating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má opět  nejvyšší možný rating Aa3/stabilní. Obhájila ho opět po roce, což svědčí o výborném hospodaření města a výborné finanční situaci. Magistrát se nyní bude muset vyrovnávat s následky koronavirových opatření a tak je dobré hodnocení ještě cennější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava znovu dosáhla na nejvyšší možný stupeň ratingového hodnocení Aa3/stabilní, což je stejně jako Česká republika. Přitom žádné město ani kraj nemůže mít vyšší ratingovou známku, než stát, do kterého náleží. Ostrava tak druhý rok po sobě potvrzuje, že hospodaří dobře. </w:t>
@@ -386,93 +501,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-29-07-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>