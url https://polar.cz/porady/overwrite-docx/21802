--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.7.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sesuv na Prodloužené Rudné prý zavinilo déšť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud jezdíte do Ostravy ze směru od Opavy po Prodloužené Rudné, jistě jste zaznamenali omezení provozu na vjezdu do města. Důvodem je sesuv půdy, kterou nezastavila ani gabionová zeď, které je v tomto místě. Podle stavebníků, je postavena kvalitně a viníkem jejího poškození je déšť. Přitom právě proti sesuvům by měla silnici chránit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jistě máte v živé paměti bouřky a přívalové lijáky před měsícem. 26. června měli hasiči 266 výjezdů spojených právě s deštěm a v 8 večer spěchali také na Prodlouženou Rudnou, kde se sesunul svah. Silnice byla v jednom směru zcela uzavřena a hasiči odstranili nánosy bláta. </w:t>
@@ -130,106 +245,103 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loni opravené dětské hřiště Hříbek ve frýdeckém Puškinově parku je každý den plné dětí. Bohužel jim tady někdo ukradl jednu z malých atrakcí. Děti to velmi mrzí a nedokážou takové jednání vůbec pochopit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa Děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Takové to houpací autíčko, jako je to škoda no, hlavně pro ty menší děti." 2.) "Já bych chtěla říct, že mi je líto, že tady ty hračky berou, protože tohle hřiště dělá dětem radost a ty děti se baví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krádež zaskočila i řadu dospělých, některé jejich reakce jsou doslova nepublikovatelné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krádež zaskočila i řadu dospělých, některé jejich reakce jsou doslova nepublikovatelné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Je to hrozné, je to vandalismus a vůbec mě to nepřekvapuje tady." 2.) "No četla jsem to na facebooku, že to někdo ukradl. Nevím no, tak lidi jsou různí." 3.) "K tomu není co říct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zloděj si dal s krádeží houpačky opravdu práci. Ze základu, ve kterém byla upevněna, ji vyšrouboval tak precizně, že jej ani nepoškodil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zloděj si dal s krádeží houpačky opravdu práci. Ze základu, ve kterém byla upevněna, ji vyšrouboval tak precizně, že jej ani nepoškodil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jeho cena je zhruba 18 tisíc korun, nějaký nenechavec prostě přišel, odmontoval ho a odnesl. Ty dětské prvky jsou montovatelné z toho důvodu, že technické služby provádějí jejich pravidelnou údržbu. Každý ten dětský prvek musí mít certifikát, aby právě nezpůsobil nějaké dětské zranění, takže máme všechna dětská hřiště certifikována právě z důvodů bezpečnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zmizela další houpačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magistrát už podal trestní oznámení na policii, mezitím se ale stalo, že lidé oznámili zmizení dalšího herního prvku na jiném hřišti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Magistrát už podal trestní oznámení na policii, mezitím se ale stalo, že lidé oznámili zmizení dalšího herního prvku na jiném hřišti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na Slezské, na ulici Bavlnářská, kde je další dětské hřiště, taky zmizel zhruba ve stejnou dobu další dětský herní prvek. Jsou to obě dvě pružinové houpačky, takže to vypadá, že si buď někdo dělá na zahradě buď vlastní dětské hřiště nebo to někam odváží pryč."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
@@ -247,88 +359,86 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych vyzvat všechny občany, aby byli obezřetní a kdyby náhodou viděli někoho, kdo se snaží odmontovat například v pozdních večerních hodinách nějaké prvky, tak aby neváhali a kontaktovali policii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Žádáme veřejnost, v případě jakýchkoliv poznatků k odcizeným atrakcím, nebo informace k samotné krádeži, aby sdělili na kteroukoliv policejní služebnu nebo na linku 158."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město každoročně opravuje a staví nová dětská hřiště. Je proto velmi smutné, že se najdou lidé, kteří dokáží okrádat děti o prvky, které jim dělají radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město každoročně opravuje a staví nová dětská hřiště. Je proto velmi smutné, že se najdou lidé, kteří dokáží okrádat děti o prvky, které jim dělají radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po 6 letech od požáru je Libušín opět přístupný veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisté už opět mohou navštěvovat Libušín na Pustevnách v Beskydech. Po ničivém požáru byla památka doslova vystavěna z popela. A turisté odvedenou práci památkářů chválí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Před 6 roky, přesně 3. března 2014, zbylo ze známého Libušína na beskydských Pustevnách po masivním požáru jen ohořelé torzo. Okamžitě bylo rozhodnuto, že památkově chráněná turistická útulna architekta Dušana Jurkoviče z roku 1899 bude obnovena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Před 6 roky, přesně 3. března 2014, zbylo ze známého Libušína na beskydských Pustevnách po masivním požáru jen ohořelé torzo. Okamžitě bylo rozhodnuto, že památkově chráněná turistická útulna architekta Dušana Jurkoviče z roku 1899 bude obnovena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V české historii začala největší vědecká rekonstrukce. Památkářům se nakonec podařilo Libušín obnovit do podoby věrnější originálu, než v jaké byla před požárem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obnova Libušína si vyžádala 120 milionů korun. Z části byla hrazena z pojištění a darů štědrých jednotlivců, firem a institucí. Nejvyšší částkou přispělo ministerstvo kultury. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostního otevření Libušína se vedle památkářů účastnili zástupci Moravskoslezského a Zlínského kraje a také ministerstva kultury.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -561,53 +671,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Když bliká červené světlo, když jede vlak, tak se nesmí přecházet, protože by ho mohl přejet vlak.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nemůžu jezdit uprostřed cesty, když jede auto a nemůžeme si hrát na cestě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobné preventivní akce pořádá městská policie v rámci dopravní výchovy i během školního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobné preventivní akce pořádá městská policie v rámci dopravní výchovy i během školního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -682,93 +791,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-07-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>