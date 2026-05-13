--- v0 (2025-12-24)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncertní hala v Ostravě bude chloubou města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak asi už z našeho zpravodajství víte, Ostrava chystá stavbu koncertní haly a o její vzhled se postará renomované architektonické studio Stevena Holla z New Yorku. Architekti už dokončili studii stavby a v pondělí byla poprvé představena v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steven Holl Architects z New Yorku a Architecture Acts z Prahy dokončili architektonickou studii stavby koncertního sálu v Ostravě. Budova bude tvarem připomínat pouzdro hudebního nástroje a bude propojena s původním kulturním domem architekta Jaroslava Fragnera. Hala bude šetrná k životnímu prostředí, plná špičkových technologií se skvělou akustikou.</w:t>
@@ -61,56 +176,51 @@
         <w:t xml:space="preserve">Martin Kropáč, architekt, Architecture Acts:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K opláštění sálu bude použit patinovaný 100% recyklovatelný a vysoce flexibilní zinek. Dokonalou akustiku uvnitř sálu zajistí obložení z šedě lazurovaného javorového dřeva, které se běžně používá mimo jiné k výrobě houslí. Na stejném podlaží, jako jsou oba sály, vznikne speciální sklad na klavíry se stálou teplotou a vlhkostí, z něhož se budou téměř půltunové nástroje pomocí speciálních koleček přepravovat přímo na podium.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova bude k osvětlení maximálně využívat denního světla a zvažuje se využití důlní vody pro vytápění a chlazení. Janáčkova filharmonie v ní najde kompletní zázemí. Nynější sál bude zmenšen na asi polovinu a bude využíván pro komorní koncerty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žemla, ředitel JFO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Jak komorní, tak velký sál bude možné upravovat pro potřeby jednotlivých umělců, orchestrů nebo jiných uživatelů sálu. Obě pódia budou složena z pohyblivých panelů, v komorním sále bude</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">také posuvná stěna, která umožní zvětšit či zmenšit velikost pódia. Oba sály budou využitelné i pro amplifikovanou, tedy zvučenou hudbu."</w:t>
+        <w:t xml:space="preserve">: „Jak komorní, tak velký sál bude možné upravovat pro potřeby jednotlivých umělců, orchestrů nebo jiných uživatelů sálu. Obě pódia budou složena z pohyblivých panelů, v komorním sále bude také posuvná stěna, která umožní zvětšit či zmenšit velikost pódia. Oba sály budou využitelné i pro amplifikovanou, tedy zvučenou hudbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návrh budovy se umístil v  top 10 chystaných projektů světa architektonického časopisu Architizer. Předpokládané náklady jsou 2,2 miliardy korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsme velice rádi, že je již dokončená studie na stole a můžeme s hrdostí konstatovat, že stavba bude výjimečná nejen svým vizuálním řešením, ale slibuje rovněž ekologickou udržitelnost, což Ostravu posouvá opět do popředí světového zájmu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -431,169 +541,164 @@
         <w:t xml:space="preserve">Renata Kellerová, knihovnice, naučné oddělení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Okna nedoléhají, jsou hrozně moc staré, nedají se některé vůbec otevřít, v zimě nám tady táhne na záda, takže je to dost nepříjemné, myslím si, že už je určitě pravý čas proto, aby se něco s tím udělalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, ředitel Městské knihovny Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V budově Hlavní třída 111 jsou v provozu tři oddělení pro čtenáře. Beletrie, naučné, dětské a také se tam nachází oddělení doplňování a zpracování fondů a oddělení regionálních funkcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O její rekonstrukci rozhodli radní, měla by začít v září a je naplánována na více než rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O její rekonstrukci rozhodli radní, měla by začít v září a je naplánována na více než rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Objekt knihovny projde celkovou přeměnou. Získá mimo jiné nový krov včetně půdní vestavby, dvoupodlažní nástavbu nad skladovou částí, plynovodní přípojku i nová okna a zateplenou fasádu. Rekonstrukcí projdou zpevněné plochy a schodiště před budovou, výtah, elektrotechnika i vytápění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Získáme větší prostory, knihovna se jednak zvedne o celé jedno patro, protože střecha, která tady je dneska se vymění za pultovou střechu, čili nám nahoře vznikne jedno celé samostatné oddělení a třeba letní čítárna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z budovy bude už brzy jedno velké staveniště, prostory se tak musí kompletně vystěhovat. O možnost půjčit si knihy ale čtenáři nepřijdou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z budovy bude už brzy jedno velké staveniště, prostory se tak musí kompletně vystěhovat. O možnost půjčit si knihy ale čtenáři nepřijdou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musíme vyklidit řádově asi 60 tisíc dokumentů a plus samozřejmě veškerý nábytek, veškerý mobiliář té knihovny. Oddělení Beletrie se přesune do národního domu, čemuž jsme rádi, protože to je prostor nedaleko knihovny, část té knihovny bude provozována ve vedlejší budově, v té 112."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova číslo 111 by se měla uzavřít ve druhé polovině srpna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova číslo 111 by se měla uzavřít ve druhé polovině srpna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byli bychom rádi, kdyby si čtenáři přišli ještě vypůjčit knihy, do té doby než se ta pobočka uzavře. Protože samozřejmě, čím méně těch knih tady bude, tím méně jich budeme muset stěhovat a vrátit je potom mohou v těch náhradních prostorách, případně prostřednictvím biblioboxu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po rekonstrukci získá město reprezentativní budovu s novým vybavením i moderními technologiemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po rekonstrukci získá město reprezentativní budovu s novým vybavením i moderními technologiemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, ředitel Městské knihovny Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kde vzniknou prostory pro výuku jak veřejnosti, tak našich zaměstnanců, kde vznikne oddělení pro děti odpovídající současným trendům a v neposlední řadě například letní čítárna s výhledem do parku. Výhodou bude také propojení obou budov v nejvyšším patře a tím bude zajištěn bezbariérový vstup do Modrého salonku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládaná hodnota zakázky byla vyčíslena na bezmála 45 milionů. Vysoutěžit se podařilo firmu, která práce zrealizuje za 37 milionů, což je o 7.5 milionu méně, než se předpokládalo. Navíc, na zateplení knihovny budeme žádat o evropské dotace z Operačního programu Životní prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město by tak mohlo náklady na rekonstrukci snížit ještě o další 3 miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město by tak mohlo náklady na rekonstrukci snížit ještě o další 3 miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadšenci se pustili do opravy makety hradu Karlštejn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -650,73 +755,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Bilinský, modelář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" 19 jich je celkem, dvě jsme nemohli sundat. My jsem je renovovali všechny tak, jak autolaky se dělají, tak nějak takto jsme to udělali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nakonec si ještě pohráli s elektroinstalací a Karlštejn nasvítili. Maketa nejde přehlédnout, mnozí kolemjdoucí si ji fotí a obdivují. Z výsledné práce mají všichni dobrý pocit a na zdařilou maketu hradu Karlštejn jsou všichni tři pyšní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Czyž, modelář</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Strávil jsem tu hodně času, mám dobrý pocit, že jsem to udělal tak, jak to je."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Přepis se nepodařilo převést do DOCX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -785,93 +884,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-08-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>