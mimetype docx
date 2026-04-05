--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.8.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u obrazovek, začíná Eko magazín na Polaru. Tentokrát se podíváme za včelaři do Čermné ve Slezsku a také do útrob někdejší sopky na Opavsku. Baterkománie pomalu končí, brzy se bude rozhodovat o vítězi a také se dozvíte, jestli má význam si na zahradě pořídit malou louku. Proniknout do světa včel pomáhá na severu Moravy začínajícím chovatelů Včelařská akademie. Její čtvrtý ročník teď vyvrcholil praktickým workshopem v Čermné ve Slezsku. Do roje medonosného hmyzu se tu ponořilo 32 absolventů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Včelařská akademie pokračuje na včelnici v Čermné</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -928,93 +1043,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-04-08-2020-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>