--- v0 (2025-12-20)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě ložiska koronavirové nákazy v Jablunkově jsou podchycená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned dvě ložiska nákazy řeší hygienici v Jablunkově. Nákaza se rozšířila mezi členy pěveckého souboru, který byl vystupovat v Polsku. V izolaci je kvůli koronaviru také klášter sloužící jako hospic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koronavirová nákaza postihla také nejvýchodnější město republiky. V Jablunkově jsou nyní dvě ohniska, kde covid propukl. Více než 20 nakažených pochází z pěveckého sboru Gorol, který pobýval v nedaleké polské Wisle. Dalších více než 60 nakažených je v jablunkovském klášteře, který ve městě působí jako hospic. </w:t>
@@ -462,53 +577,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zmije obecná je nejrozšířenější suchozemský had na světě. Zároveň je téměř jediným jedovatým hadem v České republice. Nedávno se mezi lidmi objevila informace, že by se mohla vyskytovat u Olešné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tam na té druhé straně, že prý tu byly zmije, že prý tam našli tři, že prý to bylo aj vyfocené." 2.) "Jenom jsem četl, že se to tu vyskytuje někde na nějaké louce od Palkovic nebo od Kozlovic, někde tam v tom směru a jinak o tom nevím vůbec nic." 3.) "Je to fajn, hadi patří do přírody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle odborníka z ostravské zoo je to ale velmi překvapivé, protože zmije žijí převážně ve vyšších polohách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle odborníka z ostravské zoo je to ale velmi překvapivé, protože zmije žijí převážně ve vyšších polohách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ZOO Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Minimální dokumentovaná výška je 400 až 450 metrů nad mořem, tam ty zmije jsou a pak čím výše, tím těch zmijí je více. Olešná má teda nadmořskou výšku zhruba těch 320 metrů nad mořem, tak to opravdu nenasvědčuje výskytu zmijí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé si navíc zmiji často pletou právě s užovkou hladkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -603,53 +717,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: 1.) "Né, nic, nechám ho odejít." 2.) "Obejdu ho, možná si ho vyfotím maximálně." 3.) "Jak ho neohrozím, tak on též nezaútočí, kdybych ho ohrozil, tak zaútočí, ta zmija, to je jasné." 4.) "Asi bych zůstal v klidu, asi bych ji neprovokoval."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ZOO Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud by teda zmije už někoho kousla při manipulaci, tak je naprosto perfektně prokázáno, že více než polovina těchto uštknutí je takzvaných suchých, to znamená, že zmije buď nepustí žádný jed a nebo jenom nepatrné množství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ohrožení mohou být ale alergici, děti nebo lidé s oslabenou imunitou. Za posledních několik desítek let u nás ale nikdo na zmijí uštknutí neumřel. Zatímco například na bodnutí hmyzem v Česku přijdou o život ročně až tři lidé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ohrožení mohou být ale alergici, děti nebo lidé s oslabenou imunitou. Za posledních několik desítek let u nás ale nikdo na zmijí uštknutí neumřel. Zatímco například na bodnutí hmyzem v Česku přijdou o život ročně až tři lidé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -724,93 +837,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-08-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>