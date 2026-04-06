--- v0 (2025-12-31)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncertní hala v Ostravě bude chloubou města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak asi už z našeho zpravodajství víte, Ostrava chystá stavbu koncertní haly a o její vzhled se postará renomované architektonické studio Stevena Holla z New Yorku. Architekti už dokončili studii stavby a v pondělí byla poprvé představena v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steven Holl Architects z New Yorku a Architecture Acts z Prahy dokončili architektonickou studii stavby koncertního sálu v Ostravě. Budova bude tvarem připomínat pouzdro hudebního nástroje a bude propojena s původním kulturním domem architekta Jaroslava Fragnera. Hala bude šetrná k životnímu prostředí, plná špičkových technologií se skvělou akustikou.</w:t>
@@ -61,56 +176,51 @@
         <w:t xml:space="preserve">Martin Kropáč, architekt, Architecture Acts:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K opláštění sálu bude použit patinovaný 100% recyklovatelný a vysoce flexibilní zinek. Dokonalou akustiku uvnitř sálu zajistí obložení z šedě lazurovaného javorového dřeva, které se běžně používá mimo jiné k výrobě houslí. Na stejném podlaží, jako jsou oba sály, vznikne speciální sklad na klavíry se stálou teplotou a vlhkostí, z něhož se budou téměř půltunové nástroje pomocí speciálních koleček přepravovat přímo na podium.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova bude k osvětlení maximálně využívat denního světla a zvažuje se využití důlní vody pro vytápění a chlazení. Janáčkova filharmonie v ní najde kompletní zázemí. Nynější sál bude zmenšen na asi polovinu a bude využíván pro komorní koncerty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žemla, ředitel JFO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Jak komorní, tak velký sál bude možné upravovat pro potřeby jednotlivých umělců, orchestrů nebo jiných uživatelů sálu. Obě pódia budou složena z pohyblivých panelů, v komorním sále bude</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">také posuvná stěna, která umožní zvětšit či zmenšit velikost pódia. Oba sály budou využitelné i pro amplifikovanou, tedy zvučenou hudbu."</w:t>
+        <w:t xml:space="preserve">: „Jak komorní, tak velký sál bude možné upravovat pro potřeby jednotlivých umělců, orchestrů nebo jiných uživatelů sálu. Obě pódia budou složena z pohyblivých panelů, v komorním sále bude také posuvná stěna, která umožní zvětšit či zmenšit velikost pódia. Oba sály budou využitelné i pro amplifikovanou, tedy zvučenou hudbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návrh budovy se umístil v  top 10 chystaných projektů světa architektonického časopisu Architizer. Předpokládané náklady jsou 2,2 miliardy korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsme velice rádi, že je již dokončená studie na stole a můžeme s hrdostí konstatovat, že stavba bude výjimečná nejen svým vizuálním řešením, ale slibuje rovněž ekologickou udržitelnost, což Ostravu posouvá opět do popředí světového zájmu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -163,56 +273,51 @@
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Peněžní prostředky z programu na podporu školství jsou určeny k financování  aktivit včetně těch pro děti z mateřských škol, významných akcí celoměstského charakteru, mezinárodní spolupráce pro žáky základních a středních škol, a zájmových a vzdělávacích aktivit realizovaných školskými zařízeními a právnickými osobami neziskového charakteru. Maximální výše podpory na jeden projekt je 250 tisíc korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program na podporu vzdělávání a talentmanagementu, který je unikátní v rámci celé České republiky, je zaměřen na techniku, přírodovědu, matematiku a také čtenářskou gramotnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  "Program systematicky posiluje nadání dětí a jeho rozvoj, pomáhá vytvářet podmínky pro mimořádné talenty. Peníze je možné čerpat na vznik nových a rozvoj stávajících subjektů, talentcenter a science center, na projekty spolupráce vysokých škol při řešení problematiky města Ostravy, na pořádání krajských a celostátních soutěží mateřských, základních a středních škol zejména v přírodovědných a technických oblastech a na rozvoj stávajících vzdělávacích oborů a programů, které podporují budoucí odborníky, chybějící na trhu práce. Žadateli mohou být ostravské mateřské, základní,</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">střední a vysoké školy, školská zařízení zájmového vzdělávání a právnické osoby neziskového charakteru se sídlem v Ostravě."</w:t>
+        <w:t xml:space="preserve">  "Program systematicky posiluje nadání dětí a jeho rozvoj, pomáhá vytvářet podmínky pro mimořádné talenty. Peníze je možné čerpat na vznik nových a rozvoj stávajících subjektů, talentcenter a science center, na projekty spolupráce vysokých škol při řešení problematiky města Ostravy, na pořádání krajských a celostátních soutěží mateřských, základních a středních škol zejména v přírodovědných a technických oblastech a na rozvoj stávajících vzdělávacích oborů a programů, které podporují budoucí odborníky, chybějící na trhu práce. Žadateli mohou být ostravské mateřské, základní, střední a vysoké školy, školská zařízení zájmového vzdělávání a právnické osoby neziskového charakteru se sídlem v Ostravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro letošní rok se podávání žádostí díky elektronizaci značně zjednodušuje. Zájemce pouze odešle žádost do informačního systému. Termín pro jejich podání je už od 5. do 16. října tak, aby bylo možné peníze čerpat od začátku roku. Bližší informace najdete na webu města https://www.ostrava.cz/cs/urad/magistrat/odbory-magistratu/skolstvi-a-sportu/informace-o-poskytovani-peneznich-prostredku-z-rozpoctu-smo/skolstvi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova Nové radnice v Ostravě bude lépe zabezpečena</w:t>
       </w:r>
@@ -371,93 +476,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-05-08-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>