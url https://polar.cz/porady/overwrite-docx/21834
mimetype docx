--- v0 (2026-01-21)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2020, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům včelařů v Chlebovicích dostane úplně novou střechu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům včelařů v Chlebovicích čeká velká rekonstrukce. Historická budova, ve které je zároveň včelařské muzeum dostane úplně novou střechu. Původní eternit už je nevyhovující a bohužel pod něj dost zatéká. Nová krytina bude z přírodní břidlice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům včelařů, nádherná budova, která je dnes zapsaná jako národní kulturní památka. Starají se o ni místní včelaři a její součástí je včelařský naučný areál. Budova se opět po letech dočká důležité rekonstrukce.</w:t>
@@ -82,53 +197,52 @@
         <w:t xml:space="preserve">Marie Knödlová, předsedkyně ZO Českého svazu včelařů Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně tam zatéká přes tu střechu už. Vždycky se to trošičku opraví, ale to musí celkově dostat nový plášť, protože je tam spoustu exponátů cenných a je to škoda, aby ty exponáty trpěly. Je to krásná historická budova, musím říct, že je to jedno údajně z nejzachovalejších fojtství v kraji a ta střecha tomu dodá takový jiný šmrnc a jestli to má být materiál z břidlice, tak to bude něco úžasného."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Součástí prací bude také zesílení krovu oprava nadstřešní části komínů. Nový bude hromosvod i uzemnění. Objekt bude mít také poplachový požární systém. Bezdrátová detekční čidla kouře budou napojená na nově osazený rozvaděč a budou opatřena funkcí přenosu signálu na mobilní telefon."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opravu bude v plném rozsahu financovat město Frýdek-Místek. Během srpna se na ni musí muzeum připravit a stavební práce by měly začít v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opravu bude v plném rozsahu financovat město Frýdek-Místek. Během srpna se na ni musí muzeum připravit a stavební práce by měly začít v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MHD čeká pozitivní změna přepravních podmínek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -138,141 +252,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud máte trvalé bydliště ve Frýdku-Místku, jezdíte městskou hromadnou dopravou zdarma. Stejnou výhodu mají i obyvatelé obcí, kam MHD zajíždí. Kdo ale přijede do města jako návštěvník nebo každý, kdo nemá vyřízený kupon na přepravu zdarma musí za jízdné zaplatit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Odbavování cestujících funguje na několika principech. Jednak hotovost, která se ale výrazně eliminuje, dále odbavení ODIS kartou, což je velká míra cestujících, protože vlastně na ODIS kartách jsou nahrané takzvané zdarma kupóny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MHD Frýdek-Místek se postupně nastavuje na celokrajský systém jízdného. Na konci srpna tak dojde k nové úpravě jízdních podmínek. Pro běžné cestující se naštěstí nic nezmění, právě naopak.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">MHD Frýdek-Místek se postupně nastavuje na celokrajský systém jízdného. Na konci srpna tak dojde k nové úpravě jízdních podmínek. Pro běžné cestující se naštěstí nic nezmění, právě naopak. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "MHD, kterou provozuje soukromá společnost ČSAD, je od nového roku součástí integrovaného dopravního systému MS kraje, tedy systému ODIS. Kromě sjednocení způsobu odbavování, kdy jsme si museli pořídit Odisky a následně nového číslování linek, přichází na řadu sjednocení přepravních podmínek. Ty začnou platit od 30. srpna a zahrnují i novinku v placení jízdného. Nově to bude možné i prostřednictvím mobilní aplikace ODISapka. Takže cestující si budou moci zakoupit elektronickou jízdenku a předložit ji ke kontrole řidiči zobrazenou v mobilním telefonu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aplikace se neustále vyvíjí a platí podobně jako ODISka v celém Moravskoslezském kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aplikace se neustále vyvíjí a platí podobně jako ODISka v celém Moravskoslezském kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cestující si může stáhnout do chytrých telefonů aplikaci, přes kterou si přes bankovní kartu zaplatí jízdenku po celém kraji. S tím, že aplikace potom řidičům ukáže, jestliže je jízdenka platná, jak dlouho je platná, pro kolik cestujících platí a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost 3ČSAD navíc uvažuje i o dalším způsobu, jak zjednodušit cestování městskou hromadnou dopravou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost 3ČSAD navíc uvažuje i o dalším způsobu, jak zjednodušit cestování městskou hromadnou dopravou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Počítáme s tím, že do budoucna, obecně zase v rámci celého kraje, bychom dovybavili vozidla čtečkou QR kódů. S tím, že potom ta aplikace by fungovala tak, že by cestující pouze přiložil telefon k zařízení a zařízení by rozpoznalo platnou nebo neplatnou jízdenku. Abychom eliminovali zase ten kontakt řidičů s cestujícími a aby to odbavení proběhlo co nejplynuleji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z dalších plánovaných akcí v rámci MHD Frýdek-Místek je na stole diskuze o rozšíření jízdního řádu linky číslo 14, která jezdí přes týden do Janovic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z dalších plánovaných akcí v rámci MHD Frýdek-Místek je na stole diskuze o rozšíření jízdního řádu linky číslo 14, která jezdí přes týden do Janovic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vedení Janovic hodlá přidat víkendové spoje, což ale znamená vyjednat podmínky se všemi dotčenými obcemi, kterými daná linka projíždí. Navýšení spojů by totiž znamenalo pro všechny dotčené obce taky navýšení výdajů na provoz linky. Město je jednáním otevřené a schválilo záměr rozšířit obslužnost Janovic i na víkendy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se obce mezi sebou domluví, autobus začne jezdit o víkendu zřejmě v prosinci s novým jízdním řádem. MHD Frýdek-Místek aktuálně obsluhuje 19 okolních obcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se obce mezi sebou domluví, autobus začne jezdit o víkendu zřejmě v prosinci s novým jízdním řádem. MHD Frýdek-Místek aktuálně obsluhuje 19 okolních obcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mohou se kolem Olešné vyskytovat zmije?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -282,53 +391,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zmije obecná je nejrozšířenější suchozemský had na světě. Zároveň je téměř jediným jedovatým hadem v České republice. Nedávno se mezi lidmi objevila informace, že by se mohla vyskytovat u Olešné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tam na té druhé straně, že prý tu byly zmije, že prý tam našli tři, že prý to bylo aj vyfocené." 2.) "Jenom jsem četl, že se to tu vyskytuje někde na nějaké louce od Palkovic nebo od Kozlovic, někde tam v tom směru a jinak o tom nevím vůbec nic." 3.) "Je to fajn, hadi patří do přírody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle odborníka z ostravské zoo je to ale velmi překvapivé, protože zmije žijí převážně ve vyšších polohách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle odborníka z ostravské zoo je to ale velmi překvapivé, protože zmije žijí převážně ve vyšších polohách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ZOO Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Minimální dokumentovaná výška je 400 až 450 metrů nad mořem, tam ty zmije jsou a pak čím výše, tím těch zmijí je více. Olešná má teda nadmořskou výšku zhruba těch 320 metrů nad mořem, tak to opravdu nenasvědčuje výskytu zmijí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé si navíc zmiji často pletou právě s užovkou hladkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -423,53 +531,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: 1.) "Né, nic, nechám ho odejít." 2.) "Obejdu ho, možná si ho vyfotím maximálně." 3.) "Jak ho neohrozím, tak on též nezaútočí, kdybych ho ohrozil, tak zaútočí, ta zmija, to je jasné." 4.) "Asi bych zůstal v klidu, asi bych ji neprovokoval."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ZOO Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud by teda zmije už někoho kousla při manipulaci, tak je naprosto perfektně prokázáno, že více než polovina těchto uštknutí je takzvaných suchých, to znamená, že zmije buď nepustí žádný jed a nebo jenom nepatrné množství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ohrožení mohou být ale alergici, děti nebo lidé s oslabenou imunitou. Za posledních několik desítek let u nás ale nikdo na zmijí uštknutí neumřel. Zatímco například na bodnutí hmyzem v Česku přijdou o život ročně až tři lidé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ohrožení mohou být ale alergici, děti nebo lidé s oslabenou imunitou. Za posledních několik desítek let u nás ale nikdo na zmijí uštknutí neumřel. Zatímco například na bodnutí hmyzem v Česku přijdou o život ročně až tři lidé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -544,93 +651,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-06-08-2020-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>