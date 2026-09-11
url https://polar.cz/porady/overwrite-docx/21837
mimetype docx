--- v0 (2025-12-24)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Internetový lovec školaček se zpovídá z 18ti případů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kyberkriminalita je velký problém současné doby. Obzvlášť závažné jsou případy mravnostního charakteru, kdy se dospělí muži vydávají za teenagery a doslova loví školačky. Lákají z nich intimní fotky a videa, které pak mohou snadno zneužít. Aktuálně kriminalisté z našeho kraje uzavřeli případ, kdy měl pachatel takto ohrožovat 18 dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loni v listopadu jsme vás na Polaru informovali o zahájení trestního stíhání 46letého muže. Ostravským kriminalistům se totiž přihlásila matka dívky, kterou vydíral údajně 16letý chlapec. Poslala mu prý intimní fotky a on chtěl další. Když odmítla začal ji vydírat, že je zveřejní na facebooku. Policejní specialisté na kyberkriminalitu muže vypátrali u počítače na Olomoucku.</w:t>
@@ -303,77 +418,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VE FRÝDLANTU NAD OSTRAVICÍ VZPLÁL MÍROVÝ OHEŇ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před budovou městského úřadu na Náměstí ve Frýdlantu nad Ostravicí proběhlo setkání zástupců města a občanů s běžci Mírového běhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Před městským úřadem ve Frýdlantu nad Ostravicí v pondělí 3.srpna zažehli oheň mírové pochodně. Mírový běh, aneb Peace Run je nejdelší štafetový běh s hořící pochodní přes více než 140 zemí světa. V letošním roce se ale kvůli koronaviru běží speciální trasa.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Před městským úřadem ve Frýdlantu nad Ostravicí v pondělí 3.srpna zažehli oheň mírové pochodně. Mírový běh, aneb Peace Run je nejdelší štafetový běh s hořící pochodní přes více než 140 zemí světa. V letošním roce se ale kvůli koronaviru běží speciální trasa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Apaguha Veselý, kapitán Mírového běhu: "Běžíme z nejvýchodnějšího bodu České republiky do nejzápadnějšího bodu a je to celkem 900 kilometrů. Je to štafeta, takže tu pochodeň předáváme cestou lidem, kteří si jí chtějí podržet, samozřejmě za dodržení všech hygienických opatření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mírový běh se běhá už od roku 1987, kdy jej založil atlet, filozof a umělec Sri Chinmoy.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Mírový běh se běhá už od roku 1987, kdy jej založil atlet, filozof a umělec Sri Chinmoy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Apaguha Veselý, kapitán Mírového běhu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Hlavní myšlenka běhu je, že každý z nás můžeme udělat něco pro to, aby ten svět okolo nás byl lepší, abychom dokázali žít v harmonii, v míru a proto tady máme i běžce z různých zemí a dnes budeme moc rádi, že se k nám přidají i místní běžci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -401,233 +508,194 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka jela ve stylu první republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka, která je součástí celokrajského projektu Technotrasa, vyjela v rámci akce Fajne léto na trasu z Třemešné do Osoblahy. Parní lokomotiva Malý štokr je již v plném provozu a na první jízdu Fajneho léta se vydaly stovky cestujících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní sezóna byla na úzkokolejcezahájena již v červnu, na první jízdě ji vzhledem k opravěparní lokomotivy táhla lokomotiva dieslová. Dnes už je všechnojinak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Semerák, ředitel Slezskýchzemských drah:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem rád, že tady je tolik návštěvníků,máme z toho radost, ta radost je znásobená tím, že Štokr potěch počátečních problémech nám spolehlivě jezdí, počasíje krásné, co víc si přát.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První jízda akce Fajne léto bylasituována do atmosféry první republiky, čemuž odpovídal i celýdoprovodný program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, výpravčí,Slezské zemské dráhy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme na akci Fajne léto kapelu vevlaku, v Osoblaze máme doprovodný program, máme tam swingovévystoupení, hry pro děti, máme zajištěného i průvodce poOsoblaze, takže určitě naši návštěvníci se nebudou nuditběhem pobytu v Osoblaze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestující na nádraží v Třemešnépřivítala swingová kapela Stanley¨s Dixie Street Band, která jenásledně bavila i po celou jízdu až do Osoblahy. Na cestu se vydali návštěvníci zevšech koutů Moravy. A historické vagónky byly zcela zaplněny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Průvodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme kapacitu něcokolem sta lidí, ale vleze se samozřejmě i stopadesát. Jak myříkáme, kdo se chce svézt, ten se vždycky sveze.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Jičína,jedeme až do Osoblahy, tam si dáme něco dobrého a pak jedemezpátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Ostravy a vydali jsme sevlastně, chceme projet na Osoblahu, tam nějak ukázat dětem co ajak, něco na oběd dobrého a zpátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijeli jsme autobusem historickýma teď jedeme vlakem. Za Šťěpánkovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Frýdku – Místku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z Ostravy a vydali jsme setady podívat na vláčky. Jo až do Osoblahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z Ostravy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já už jsem tady podruhé. Jájsem tady byl už jako dítě, když jsme tady jeli se sboremdětským, a teď jsme tady podruhé s rodinkou a historickýmautobusem. Jedeme , pokud mě paměť neklame do Osoblahy, tampobudem, zatančíme si nějaký jazz jak jsem slyšel anebo swing apojedeme zpátky zase do Štěpánkovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během jedné jízdy do Osoblahy azpátky spálí vláček asi jednu tunu uhlí. Kromě programu bylo na nádraží vTřemešné i po celou jízdu vláčku k dispozici stylovéobčerstvení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, výpravčí,Slezské zemské dráhy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Naši cestující se můžou během cestyobčerstvit v pivním vagónu, máme tam regionální piva,občerstvení, produkty z místních farem, zaměřujeme se hlavněna biopprodukty, vše to zajišťuje bylinkový ranč Majoránek zHorních Povelic, náš partner. Náš vlak může převézt i kolanebo kočárky ve speciálním cyklo – vagóně, máme i vůz propřepravu cestujících na vozíku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Vartecká, pivní vagón:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„letos jsme trošku změnili sortiment a děláme občerstvení zlokálních potravin, jinak klasika pivo, kávičky všeho druhu, itakové úplně ne typické. Jsou tady i produkty nějaké, co sedají koupit i od místních výrobců regionálních potravin.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Janošková, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tohleje malý štokr. Mašinka, která vás dneska vlastně veze doOsoblahy. Je to čisté máslo, med domácí, mouka, kypřícíprášek do perníku, vajíčka. Tam je lepek, bezlepková variantaje tady ten čistý marcipán vlastně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fajne léto v Moravskoslezském krajibude dále pokračovat o víkendu 4. a 5. září. To můžetenavštívit například Důl Michal nebo vodní mlýn Wesselsky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -723,93 +791,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>