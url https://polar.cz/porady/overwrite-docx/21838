--- v0 (2026-02-18)
+++ v1 (2026-05-01)
@@ -1,266 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.8.2020, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka jela ve stylu první republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka, která je součástí celokrajského projektu Technotrasa, vyjela v rámci akce Fajne léto na trasu z Třemešné do Osoblahy. Parní lokomotiva Malý štokr je již v plném provozu a na první jízdu Fajneho léta se vydaly stovky cestujících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní sezóna byla na úzkokolejcezahájena již v červnu, na první jízdě ji vzhledem k opravěparní lokomotivy táhla lokomotiva dieslová. Dnes už je všechnojinak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Semerák, ředitel Slezskýchzemských drah:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem rád, že tady je tolik návštěvníků,máme z toho radost, ta radost je znásobená tím, že Štokr potěch počátečních problémech nám spolehlivě jezdí, počasíje krásné, co víc si přát.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První jízda akce Fajne léto bylasituována do atmosféry první republiky, čemuž odpovídal i celýdoprovodný program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, výpravčí,Slezské zemské dráhy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme na akci Fajne léto kapelu vevlaku, v Osoblaze máme doprovodný program, máme tam swingovévystoupení, hry pro děti, máme zajištěného i průvodce poOsoblaze, takže určitě naši návštěvníci se nebudou nuditběhem pobytu v Osoblaze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestující na nádraží v Třemešnépřivítala swingová kapela Stanley¨s Dixie Street Band, která jenásledně bavila i po celou jízdu až do Osoblahy. Na cestu se vydali návštěvníci zevšech koutů Moravy. A historické vagónky byly zcela zaplněny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Průvodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme kapacitu něcokolem sta lidí, ale vleze se samozřejmě i stopadesát. Jak myříkáme, kdo se chce svézt, ten se vždycky sveze.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Jičína,jedeme až do Osoblahy, tam si dáme něco dobrého a pak jedemezpátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Ostravy a vydali jsme sevlastně, chceme projet na Osoblahu, tam nějak ukázat dětem co ajak, něco na oběd dobrého a zpátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijeli jsme autobusem historickýma teď jedeme vlakem. Za Šťěpánkovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Frýdku – Místku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z Ostravy a vydali jsme setady podívat na vláčky. Jo až do Osoblahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z Ostravy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já už jsem tady podruhé. Jájsem tady byl už jako dítě, když jsme tady jeli se sboremdětským, a teď jsme tady podruhé s rodinkou a historickýmautobusem. Jedeme , pokud mě paměť neklame do Osoblahy, tampobudem, zatančíme si nějaký jazz jak jsem slyšel anebo swing apojedeme zpátky zase do Štěpánkovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během jedné jízdy do Osoblahy azpátky spálí vláček asi jednu tunu uhlí. Kromě programu bylo na nádraží vTřemešné i po celou jízdu vláčku k dispozici stylovéobčerstvení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, výpravčí,Slezské zemské dráhy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Naši cestující se můžou během cestyobčerstvit v pivním vagónu, máme tam regionální piva,občerstvení, produkty z místních farem, zaměřujeme se hlavněna biopprodukty, vše to zajišťuje bylinkový ranč Majoránek zHorních Povelic, náš partner. Náš vlak může převézt i kolanebo kočárky ve speciálním cyklo – vagóně, máme i vůz propřepravu cestujících na vozíku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Vartecká, pivní vagón:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„letos jsme trošku změnili sortiment a děláme občerstvení zlokálních potravin, jinak klasika pivo, kávičky všeho druhu, itakové úplně ne typické. Jsou tady i produkty nějaké, co sedají koupit i od místních výrobců regionálních potravin.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Janošková, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tohleje malý štokr. Mašinka, která vás dneska vlastně veze doOsoblahy. Je to čisté máslo, med domácí, mouka, kypřícíprášek do perníku, vajíčka. Tam je lepek, bezlepková variantaje tady ten čistý marcipán vlastně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fajne léto v Moravskoslezském krajibude dále pokračovat o víkendu 4. a 5. září. To můžetenavštívit například Důl Michal nebo vodní mlýn Wesselsky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -279,115 +355,103 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroloď Harta na přehradě Slezská Harta zažila důležitou oslavu. Právě v pondělí 3. srpna přivítala na své palubě letošního desetitisícího pasažéra. Přestože si k této události vybrala deštivý den, na množství zájemců o plavbu to nebylo nijak znát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KatamaranHarta byl na vodu do ostrého provozu spuštěn na sklonku loňskéhoroku. Přesto si rychle získal oblibu jednotlivých turistů icelých skupin, škol i firem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pasažérems číslem 10 tisíc se stala paní Skarabellová ze Široké Nivy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MichaelaHanzlík Skarabellová, desetitisící návštěvnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No jsemtady poprvé. Tady ze Široké Nivy, kousek od Bruntálu. Jezdímetady, už několikrát byla v plánu i loď, letos poprvé se námpodařilo se na ni dostat, takže milé překvapení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JanKrkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem velmi rád,že lodní doprava je důležitou součástí Slezské Harty v dnešnídobě, převezla už 10 tisíc turistů a to je známka, že ty loděpatří na tu Slezskou Hartu a jsem rád, že ti turisté sem opravduchodí a užívají si léta u nás doma.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kulatýpočet návštěvníků však rozhodně není letošní konečnýmčíslem. Provozovatel má větší ambice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JosefHavlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No, deset tisícje jenom první krok, první etapa, věřím, že 20 – 25 tisícbude do konce letní sezóny a děláme pro to všechno. Jsme rádi,že turisté si našli cestu na tu Slezskou Hartu. Byl to náš cíl,který se pomaličku naplňuje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvnícisi plavbu rozhodně užijí, mají na ni dostatek času, odpočinousi a můžou se kochat okolní přírodou.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FrantišekŠulák, kapitán lodi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Plavba trvá hodinu deset, zhruba plujemedo půlky přehrady k Roudnu, tam se vytočíme a jedeme zpátky.Jedeme průměrnou rychlostí 6,5 až 7 kilometrů v hodině. Vlnynevadí, je to katamaran, takže loď je velice stabilní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předdokončením je také příprava mol v jednotlivých obcích. Brzy setedy plavba Hartou stane okružní se zastávkami v Nové Plání,Mezině, Razové nebo Roudně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -657,93 +721,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-07-08-2020-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>