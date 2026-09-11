--- v0 (2025-12-23)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě jednotky hasičů byly na místě požáru do 6 minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po tragickém požáru v Bohumíně se vyrojily spekulace, zda muselo zemřít tolik lidí, jestli hasiči nemohli jednat rychleji a nebo lépe. Krajský ředitel Vladimír Vlček to důrazně odmítá a za svými lidmi stojí. Zákonem stanovený časový limit pro dojezd prý splnili téměř dvakrát rychleji a i jejich postup na místě požáru byl v pořádku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V sobotu v 17 hodin 47 minut a 46 sekund zavolal na tísňovou linku hasičů první člověk, že na Mírové ulici v Bohumíně hoří panelák. Během tří minut přijali hasiči ještě dalších 10 podobných telefonátů. První vozy vyjely ze stanic Bohumín, Orlová a Karviná a už za dvě minuty od telefonátu. 17:54 byla na místě první jednotka z Bohumína a dobrovolní hasiči se Starého Bohumína. </w:t>
@@ -246,84 +361,78 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Černobílé snímky i dřevěné sochy v Kostele sv. Václava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V odsvěceném Kostele sv. Václava v Opavě nyní probíhají hned dvě výstavy najednou. Tento výjimečný prostor zaplnily černobílé snímky amatérského fotografa Dalibora Bednáře a také sochaře Pavla Váchy, který dokáže kouzlit s kusy dřeva, trámy i s použitým nábytkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavas názvem „Lidé“ představuje amatérského fotografa  a rodákaz Opavy Dalibora Bednáře, který sáhl poprvé po fotoaparátu jižv dětství a dodnes jej neodložil. Stále používá klasický filma snímky si také sám vyvolává. Analogové zpracování je mu i vdobě digitální fotografie bližší. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DaliborBednář, fotograf:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jetam navíc velký podílruční práce - to jsou věci, které mě na tom lákají a neustálemne to drží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šedesátiletýfotograf vystavuje svůj  poslední cyklus „Lidé na pouti“. Modely si vybíral sám mezi kolotoči a stánky s občerstvenímnapříklad v Krnově nebo v Bruntále. A jejich portréty fotilpřímo na místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DaliborBednář, fotograf:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ktomu účelu jsem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">si vyrobil jednoduchý přenosný polníateliér. </w:t>
       </w:r>
@@ -350,53 +459,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">kolemjdoucípoutníky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Navýstavě uvidíme také snímky, které zobrazují jemné křivkyženských těl a nebo portréty umělců, kteří Bednáře svoutvorbou či přístupem k životu inspirovali. Najdete zde i jednu zposledních fotografií známého opavského herce Emanuela Křenka,portrét fotografa Roberta Vana nebo ostravské spisovatelky NelyRywikové.                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedlefotografií najdete i sochy Pavla Váchy z poslední doby, kdy umělecdává přednost přírodnímu materiálu - dřevu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DominikBeneš, dramaturg Domu umění v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorse vposlední době své tvůrčí práce věnuje odloženým kusůmdřeva, které už dosloužily svým funkcím a snaží se jimvdechnout nový život.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Podrukama Pavla Váchy znovu ožívá starý nábytek nebo střešnítrámy. Inspirují jej třeba i ulomené části větví, kterénajde během svých procházek.</w:t>
       </w:r>
@@ -410,108 +516,97 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FRÝDKEM-MÍSTKEM PROJELA SVĚTOVÁ CYKLISTICKÁ ŠPIČKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdku-Místku opět proběhla část prestižního závodu Czech Cycling Tour 2020. Město se stalo třetí etapou ze čtyř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek se opět stal součástí jediného cyklistického etapového závodu kategorie jedna v České Republice, který patří k nejdůležitějším závodům v Evropě. Proběhl tady už 12. ročník světového poháru Czech Cycling Tour.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Frýdek-Místek se opět stal součástí jediného cyklistického etapového závodu kategorie jedna v České Republice, který patří k nejdůležitějším závodům v Evropě. Proběhl tady už 12. ročník světového poháru Czech Cycling Tour. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Czech Cycling Tour má ve městě Frýdek-Místek už docela slušnou tradici. V podstatě jezdí se tady už od roku 2014 a my zároveň jako město podporujeme cyklistiku a to je jedna z možností, jak vidět opravdu špičkovou cyklistiku. Dneska tady máme cíl velice těžké etapy, dlouhé přes 200 kilometrů a byla pro závodníky hodně náročná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kelemen, český reprezentant:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Tak určitě dneska to byla nejdelší etapa, takže docela těžká, bylo tam plno stoupání, takže určitě to nebylo nic lehkého. Je tady velká konkurence všech těch world tourových týmů, ale zvládli jsme to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Czech Tour 2020 se uskutečnil od 6. do 9. srpna. Odstartoval v Uničově a skončil ve Šternberku. Frýdek-Místek byl cílem třetí ze čtyř etap.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Czech Tour 2020 se uskutečnil od 6. do 9. srpna. Odstartoval v Uničově a skončil ve Šternberku. Frýdek-Místek byl cílem třetí ze čtyř etap. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Vašíček, promotér Czech Tour: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Dneska bylo vidět, že se opravdu závodilo. Frýdek je velmi pěkné město a organizační výbor Czech Tour má velmi dobrou spolupráci s Magistrátem města Frýdku-Místku. Divácký ohlas je taky obrovský, tak proč se sem nevracet? Máme tady 6 WorldTour týmů, kteří budou za 14 dní startovat na Tour de France."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítězem třetí etapy z Olomouce do Frýdku-Místku se stal belgičan Meeus Jordi.</w:t>
@@ -612,93 +707,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>