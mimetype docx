--- v0 (2025-12-29)
+++ v1 (2026-09-11)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.8.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Karviné vzal žháře do vyzby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Karviné dnes rozhodl o uvalení vazby na 54letého žháře, který měl v Bohumíně podpálit byt v panelovém domě. K vazebnímu zasedání ho přivedla po zuby ozbrojená eskorta v pyžamu přímo z nemocnice, kde se léčí z popáleninami. Muži hrozí výjimečný trest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V úterý těsně před 13 hodinou přijela před budovu Okresního soudu v Karviné sanitka v doprovodu policejního vozu plného těžkooděnců. Eskorta pak přivedla do soudní síně obviněného Zdeňka Konopku i když poznat příliš nebyl. Byl v pyžamu, v neprůstřelné vestě, ruce i nohy zafačované, na hlavě měl helmu a na obličeji roušku. Doprovázela ho i zdravotnice. Po téměř hodině vazební zasedání skončilo a jak se dalo očekávat, žhář jde do vazby. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V úterý těsně před 13 hodinou přijela před budovu Okresního soudu v Karviné sanitka v doprovodu policejního vozu plného těžkooděnců. Eskorta pak přivedla do soudní síně obviněného Zdeňka Konopku i když poznat příliš nebyl. Byl v pyžamu, v neprůstřelné vestě, ruce i nohy zafačované, na hlavě měl helmu a na obličeji roušku. Doprovázela ho i zdravotnice. Po téměř hodině vazební zasedání skončilo a jak se dalo očekávat, žhář jde do vazby.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Król, státní zástupce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soud plně vyhověl mému návrhu a vzal obviněného do vazby a to z obou vazebních důvodů. Odůvodnil to hrozbou vysokého trestu a i obavou z opakování trestné činnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žalobce také potvrdil, že Konopka použil benzín, který si krátce před tím koupil na čerpací stanici. Pak polil dveře a oheň zapálil. V bytě byla jeho manželka, syn i vnuk a jeho matka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,363 +373,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za seniory budou moci ve čtvrtek poprvé přijít po dlouhých týdnech také rodinní příslušníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">"První návštěvy budou tento týden ve čtvrtek od půl druhé do půl čtvrté na obou dvou střediscích a pokud nebudu mít potvrzené žádné další případy pozitivity, zvažujeme obecně od příštího týdne, že ty návštěvy by byly úterý čtvrtek v tom čase od půl druhé do půl čtvrté."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"První návštěvy budou tento týden ve čtvrtek od půl druhé do půl čtvrté na obou dvou střediscích a pokud nebudu mít potvrzené žádné další případy pozitivity, zvažujeme obecně od příštího týdne, že ty návštěvy by byly úterý čtvrtek v tom čase od půl druhé do půl čtvrté." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Špatné to bylo, nešlo nikde vyjet. Ven, nic. Teď je to fajné. Po třech měsících jsem rád. Já s dcerou sice každý den mluvím, ale je lepší, když přijde.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za jedním seniorem budou moci přijít najednou vždy jen dva rodinní příslušníci a musí být vybaveni respirátorem řady FFP 2.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za jedním seniorem budou moci přijít najednou vždy jen dva rodinní příslušníci a musí být vybaveni respirátorem řady FFP 2. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce zámku Linhartovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zámku Linhartovy na Bruntálsku začala rozsáhlá rekonstrukce. Tou projde nejen celé horní patro, ale také sklepy, výtah a venkovní prostory. To vše díky českopolskému projektu. který hradí Evropská unie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nazámku Linhartovy se pilně pracuje. Zatímco ve sklepech semomentálně bourá betonová podlaha, kterou nahradí cihlová, vhorním patře zámku už se chystají rošty na rabicové stropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Po těch stropech pak se budou dělatfabiony, budou se potom měnit okna, pak podlahy. Potom ještě nachodbách budeme dělat dlažbu krásnou, nový výtah budeme mít,takže se to všechno krásně rozjíždí a tady ještě budeme mítnádherné dřevěné dveře vlastně podle původních fotografií,takžeto dostane úplně ráz zámečku a nebudou z toho ty vylidněnésklady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všech21 nových dvoukřídlých dveří bude z masivu. Oken se bude měnit150 a do původního stavu se budou brousit i schody. Součástírekonstrukce je i výměna elektroinstalace a nové osvětlení..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Třeba tady v téhle místnosti budoudva křišťálové lustry. které tady byly původně a tady budeled pásek, kdy to bude osvětleno ještě i jinak.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady v těchto místech vznikne promenádní zóna ve tvaru osmičky a zamnou velké parkoviště. Celýzámek bude i nově oplocen. Dobrou zprávou je, že rekonstrukceneomezuje chod zámku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme uzavřeli vrch, ale máme spodekotevřený, takže opravdu sezóna běží a musím říct, že mámeobrovskou návštěvnost“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,návštěvníci zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Těšíme se. Zámek neznáme, ale jsemzvědav, jak to bude vypadat tady. Vypadá to hezky, tak domáckyzatím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myjsme z Liberecka, takže jsme tady na dovolené a našli jsme tadyten zámek, tak se jdeme podívat. Zámek je  jako zvenčí jevelice hezký, tak uvidíme, co bude dál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkýmtahákem jsou zejména noční prohlídky zámku, které vás zavedoui do jeho sklepení. Na noční prohlídku tady přijde za denaž 3 tisíce lidí a spotřebuje se přes 10 tisíc svíček. A nazávěr ještě dodám, že Rekonstrukce zámku si vyžádá zhruba30 milionů korun a skončit by měla do konce září příštíhoroku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní mše a křížová cesta zaplnily Rudu na Rýmařovsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malá obec Ruda na Rýmařovsku se stala cílem stovek poutníků z celé Moravy. Konala se zde hlavní pouť s křížovou cestou. Zdejší Kalvárie byla v loňském roce vyhlášena národní kulturní památkou a její oprava dala základ dalšímu rozvoji poutního místa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unikátnípískovcové sochy z roku 1760 tvoří nádhernou křížovou cestuaž na Křížový vrch s jedinečnými vyhlídkami.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Zehnal, bruntálský děkan: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takjá jsem moc rád, že mohu oslovit i touto cestou mnohé našeobčany i farníky, protože toto poutní místo víc jak 200 let zdestojí a připomíná nejenom radostnou událost záchrany panastarosty z Uničova, jak je ten historický příběh, ale také tomísto, kde lidé chodí na křížovou cestu na procházky. Je tovlastně takové předhůří Jeseníků a nejenom dnešní pouť aleta příroda kolem nás nás nabádá k tomu, abychom si vážilisvého života a všeho, co máme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Namístě nynějšího poutního místa stávala dříve jen zvonička.Základ stavby kostela Panny Marie Sněžné položil uničovskýrychtář Ferdinand Georg Gröschelsberger.  Poděkoval tím zazáchranu svého života při nehodě jeho kočáru, která se vtomto místě v roce 1755 stala. Událost dodnes připomíná výjevve vchodu do kostela. Ten se stal nyní centrem církevní turistikytaké díky přestavbě vedlejšího domu pro poutníky v penzion.Samotný kostel nyní také čeká náročná oprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FrantišekZehnal, bruntálský děkan: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chystáme teď velkou opravu za 6milionů korun, hlavní tíhu nese Krajský úřad, za což děkujeme,za jejich příspěvek, a také samozřejmě my se podílíme naopravách tohoto chrámu a vůbec našeho okolí, našich kaplí akostelů, které probíhají na jiných místech. Tady provozujeme sbiskupstvím také společně penzion, kde se mohou lidé ubytovat anačerpat sílu, odpočinout a navštívit třeba Rešovské vodopádyanebo hrad Sovinec, nebo jiné pamětihodnosti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Křížovácesta je o pár let mladší než kostel a stále je v perfektnímstavu. Postavena byla v roce 1760 a od té doby prošla jen třemirekonstrukcemi. Pouti se zúčastnili také někteří starostovéobcí regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LuděkŠimko (nez.), starosta Rýmařova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijel se podívat na mši,na kterou ho pozval pan farář, už asi před rokem, a jelikož jsemdřív do Rudy jezdíval a dlouho jsem tady jezdil, tak jsem totomísto rád navštívil a zúčastnim se mši a potom cesty naKřížový vrch. Dlouho jsem tady nebyl a prokouklo to tak, jakovětšina okolí, jde vidět, že se tady něco dělá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SalomeSýkorová (nez.), starostka Zátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jezdíme každoročně smaminkou, protože maminka je křesťanka, chodí do kostelíčka atěší se moc tady na místní křížovou cestu. A já se těšímtaky, protože když vystoupám křížovou cestu nahoru, tak jepřekrásný výhled na celé Olomoucko. Moc se těším, mám totady ráda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,poutníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No určitě, půjdeme se podívat, my každoročnětady chodíme. Jsme tady víckrát, minimálně 20 let.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nourčitě že půjdeme a uděláme si křížovou cestu. Pomalu každýrok tady jezdíme. My jsme z Uničova. Malým autobuskem jsmepřijeli.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejsemtady poprvé, jezdím tady a je to tady velice pěkné, opravené anádherný rozhled do kraje a krásné poutní místo. I v kostelíkuje to moc pěkné, byli jsme i na mši svaté a byl to zážitek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Křížovácesta má 14 zastavení a končí na vrcholu Křížového vrchu.Všechna zastavení jsou unikátní sochařská díla. Mezi nimivyniká například 12. zastavení Ukřižování. SamotnouosadouRuda prochází i žlutá turistická trasa, po které se kolemFialova mlýna dostanete k oblíbeným Rešovským vodopádům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -704,93 +776,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-08-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>