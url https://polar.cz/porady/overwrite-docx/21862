--- v0 (2025-12-24)
+++ v1 (2026-09-11)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Karviné vzal žháře do vyzby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Karviné dnes rozhodl o uvalení vazby na 54letého žháře, který měl v Bohumíně podpálit byt v panelovém domě. K vazebnímu zasedání ho přivedla po zuby ozbrojená eskorta v pyžamu přímo z nemocnice, kde se léčí z popáleninami. Muži hrozí výjimečný trest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V úterý těsně před 13 hodinou přijela před budovu Okresního soudu v Karviné sanitka v doprovodu policejního vozu plného těžkooděnců. Eskorta pak přivedla do soudní síně obviněného Zdeňka Konopku i když poznat příliš nebyl. Byl v pyžamu, v neprůstřelné vestě, ruce i nohy zafačované, na hlavě měl helmu a na obličeji roušku. Doprovázela ho i zdravotnice. Po téměř hodině vazební zasedání skončilo a jak se dalo očekávat, žhář jde do vazby. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V úterý těsně před 13 hodinou přijela před budovu Okresního soudu v Karviné sanitka v doprovodu policejního vozu plného těžkooděnců. Eskorta pak přivedla do soudní síně obviněného Zdeňka Konopku i když poznat příliš nebyl. Byl v pyžamu, v neprůstřelné vestě, ruce i nohy zafačované, na hlavě měl helmu a na obličeji roušku. Doprovázela ho i zdravotnice. Po téměř hodině vazební zasedání skončilo a jak se dalo očekávat, žhář jde do vazby.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Król, státní zástupce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soud plně vyhověl mému návrhu a vzal obviněného do vazby a to z obou vazebních důvodů. Odůvodnil to hrozbou vysokého trestu a i obavou z opakování trestné činnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žalobce také potvrdil, že Konopka použil benzín, který si krátce před tím koupil na čerpací stanici. Pak polil dveře a oheň zapálil. V bytě byla jeho manželka, syn i vnuk a jeho matka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,115 +373,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za seniory budou moci ve čtvrtek poprvé přijít po dlouhých týdnech také rodinní příslušníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">"První návštěvy budou tento týden ve čtvrtek od půl druhé do půl čtvrté na obou dvou střediscích a pokud nebudu mít potvrzené žádné další případy pozitivity, zvažujeme obecně od příštího týdne, že ty návštěvy by byly úterý čtvrtek v tom čase od půl druhé do půl čtvrté."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"První návštěvy budou tento týden ve čtvrtek od půl druhé do půl čtvrté na obou dvou střediscích a pokud nebudu mít potvrzené žádné další případy pozitivity, zvažujeme obecně od příštího týdne, že ty návštěvy by byly úterý čtvrtek v tom čase od půl druhé do půl čtvrté." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Špatné to bylo, nešlo nikde vyjet. Ven, nic. Teď je to fajné. Po třech měsících jsem rád. Já s dcerou sice každý den mluvím, ale je lepší, když přijde.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za jedním seniorem budou moci přijít najednou vždy jen dva rodinní příslušníci a musí být vybaveni respirátorem řady FFP 2.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za jedním seniorem budou moci přijít najednou vždy jen dva rodinní příslušníci a musí být vybaveni respirátorem řady FFP 2. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Těrlické přehradě závodila česká špička wakeboardingu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlická přehrada nabídla atraktivní podívanou. Na tamním elektrickém vleku v areálu vodního lyžování se předvedla česká wakeboardová špička.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wakeboardový víkend na Těrlické přehradě byl kvůli koronaviru letos vůbec první příležitostí, kdy si mohli závodníci poměřit své síly a dovednosti na oficiálních závodech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Wakeboardový víkend na Těrlické přehradě byl kvůli koronaviru letos vůbec první příležitostí, kdy si mohli závodníci poměřit své síly a dovednosti na oficiálních závodech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Bystroň, ředitel závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tento wakevíkend se skládá ze dvou závodů, a to mezinárodního závodu Blackbomb.cz Community Wake Cup. Přijeli jezdci ze zahraničí - Polska, Slovenska. V neděli se jede Mistrovstvím ČR, které je pouze pro české jezdce. Je to oficiální mistrovství pořádané Českým svazem vodního lyžování a wakeboardingu. Ono teď, když je ta situace taková jaká je, tak se jedná snad o jediný závod na světě. Nemám zprávy, že by někdo jiný něco organizoval, takže je to taková rarita.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ester Holá, závodnice: </w:t>
       </w:r>
       <w:r>
@@ -432,172 +543,151 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Bystroň, ředitel závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Účast je celkem solidní, na to jako jsou podmínky. Čekali jsme, že přijedou Němci, Rakušani, Maďaři. Ale jsou tady Slováci a Poláci. Je to taková středoevropská komunita je hodně silná, takže jsme spokojení. Na Mistrovství ČR přijel rekordní počet jezdců, to v historii nikdy nebylo. Začínají jezdit děti, první generace wakerů, takže je to super. V pátek se jedly kvalifikace a podmínky byly super. Byla rovná hladina, zatímco v sobotu foukal vítr, což je pro wakebord a wakeskat úplně největší peklo. To je jako jezdit na lyžích po rozbité sjezdovce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patricia Chodorovská, závodnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem z Těšína. První kroky na wakeboardu jsem dělala tady na Těrlické přehradě asi v roce 2008, což už je nějaký ten pátek. Jezdím si pořád jenom to své, to co mě baví, takže úplně nezávodím, ale určitě chci vyhrát. Podmínky jsou super, akorát dneska se trochu rozvlnilo, ale počasíčko máme, takže diváci jsou určitě rádi za to, že se mohou opalovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce zámku Linhartovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zámku Linhartovy na Bruntálsku začala rozsáhlá rekonstrukce. Tou projde nejen celé horní patro, ale také sklepy, výtah a venkovní prostory. To vše díky českopolskému projektu. který hradí Evropská unie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nazámku Linhartovy se pilně pracuje. Zatímco ve sklepech semomentálně bourá betonová podlaha, kterou nahradí cihlová, vhorním patře zámku už se chystají rošty na rabicové stropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Po těch stropech pak se budou dělatfabiony, budou se potom měnit okna, pak podlahy. Potom ještě nachodbách budeme dělat dlažbu krásnou, nový výtah budeme mít,takže se to všechno krásně rozjíždí a tady ještě budeme mítnádherné dřevěné dveře vlastně podle původních fotografií,takžeto dostane úplně ráz zámečku a nebudou z toho ty vylidněnésklady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všech21 nových dvoukřídlých dveří bude z masivu. Oken se bude měnit150 a do původního stavu se budou brousit i schody. Součástírekonstrukce je i výměna elektroinstalace a nové osvětlení..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Třeba tady v téhle místnosti budoudva křišťálové lustry. které tady byly původně a tady budeled pásek, kdy to bude osvětleno ještě i jinak.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady v těchto místech vznikne promenádní zóna ve tvaru osmičky a zamnou velké parkoviště. Celýzámek bude i nově oplocen. Dobrou zprávou je, že rekonstrukceneomezuje chod zámku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavHrubý, kastelán zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme uzavřeli vrch, ale máme spodekotevřený, takže opravdu sezóna běží a musím říct, že mámeobrovskou návštěvnost“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,návštěvníci zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Těšíme se. Zámek neznáme, ale jsemzvědav, jak to bude vypadat tady. Vypadá to hezky, tak domáckyzatím.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myjsme z Liberecka, takže jsme tady na dovolené a našli jsme tadyten zámek, tak se jdeme podívat. Zámek je  jako zvenčí jevelice hezký, tak uvidíme, co bude dál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkýmtahákem jsou zejména noční prohlídky zámku, které vás zavedoui do jeho sklepení. Na noční prohlídku tady přijde za denaž 3 tisíce lidí a spotřebuje se přes 10 tisíc svíček. A nazávěr ještě dodám, že Rekonstrukce zámku si vyžádá zhruba30 milionů korun a skončit by měla do konce září příštíhoroku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -686,93 +776,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>