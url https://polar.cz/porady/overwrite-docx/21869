--- v0 (2025-12-24)
+++ v1 (2026-08-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.8.2020, 16:41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uvolnění opatření láká lidi na koupaliště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavské koupaliště se po rozvolnění hygienických opatření probudilo k životu. Dovolené navýšení počtu návštěvníků v areálu lidé okamžitě využili a ve velkém zamířili k vodě. Většina lidí totiž tráví prázdninový čas kvůli problémům s koronavirem v tuzemsku a osvěžení v letních vedrech přijde vhod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koupalištěv Opavě otevřelo své brány letos poprvé v polovině června.Koronavirus plánované otevření zpozdil o dva týdny.  Tehdy doareálu smělo jen hygienou povolených 500 návštěvníků,přestože kapacita stačí bohatě na desetinásobek. </w:t>
@@ -138,110 +253,95 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nám stoupla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> návštěvnost stoupla o 100%. V nedělijsme měli dokonce 1600 lidí, což je trojnásobek původnínávštěvností.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koupalištěbude otevřené ještě do konce srpna. Ovšem loňské návštěvnosti,tedy víc jak 40 000 prodaných lístků nejspíš kvůliprotiepidemiologickým opatřením nedosáhne.  Za uplynulé dvaměsíce se sem totiž přišlo vykoupat  jen necelých dvacet tisíclidí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NÁVŠTĚVNOST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měststkékoupaliště v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    početnávštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pátek   7.8. 2020                                   918                                           (rozvolněníopatření od 12,00 hod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sobota 8.8. 2020                             1 493</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">neděle  9.8.2020                              1 673</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký zájem o letní tábory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavské středisko volného času letos vypravilo na letní tábory víc jak 500 dětí. Zájem o tábory je i v nejisté době koronavirové pandemie tak velký, že kapacity nestačily a pár turnusů navíc tady museli přidávat.</w:t>
       </w:r>
     </w:p>
@@ -361,54 +461,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub,účastník příměstského divadelního tábora:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Nacvičilijsme 3 bajky a ty na konci tábora předvedeme rodičům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímcov minulých letech rodiče hlásili své ratolesti spíš napříměstské tábory, tedy ty, kde děti  tráví čas přes den aodpoledne se vracejí domů,  letos vzrostl zájem o ty pobytové.                                                                                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modelové kolejiště se stěhuje do Opavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě vzniká zřejmě největší soukromé modelové kolejiště v republice. Parta nadšenců se do stavby už před lety. Teď díky novým, větším prostorám mohou popustit uzdu své fantazii a na 90 m2 vytvořit vymyšlenou krajinu, kterou brázdí vláčky. Veřejnost by ji mohla spatřit za půl roku.</w:t>
       </w:r>
     </w:p>
@@ -465,62 +561,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DavidVeselka, Železničnímodeláři Lhota:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Napůvodním kolejišti jsme měli 30 souprav. Tady jich budemepotřebovat dalekovíc.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Devětzapálených modelářů věnuje stavbě kolejiště veškerý svůjvolný čas i finance. Ke zprovoznění této nádhery ale ještěpeníze potřebují. Pokud byste je chtěli podpořit, můžetepomoci přes startovač. Odkaz najdete na webových stránkách klubuŽelezničních modelářů ze Lhoty - .  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bloudění v kukuřici pro malé i velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kousek za Opavou, ve Zlatníkách, vyrostlo kukuřičné bludiště. V labyrintu chodeb jsou uschovány indície, které musíte najít, abyste sestavili tajenku. Je to zábava nejen pro děti, ale také pro dospělé.</w:t>
       </w:r>
     </w:p>
@@ -639,58 +723,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ztěchto všech písmen, co tady máme napsaných, teď musímevymyslet slova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prokaždého účastníka je připravena odměna v podobě samolepkykukuřičné rodinky, která návštěvníky na trase provází.Komu se bloudění zalíbilo, může si jej zopakovat až do koncezáří, než zemědělci kukuřici sklidí. A také si můževyzkoušet projít selabyrintem za tmy. Noční bloudění se strašidly tady chystají na29. srpna.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -765,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-12-08-2020-16-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>