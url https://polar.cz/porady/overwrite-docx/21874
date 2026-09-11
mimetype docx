--- v0 (2025-12-27)
+++ v1 (2026-09-11)
@@ -1,108 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Podzemí Laubů v centru Ostravy vydalo řadu cenností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už z našeho zpravodajství víte, investoři už mají jen pár dní na projevení zájmu o výstavbu residenčního projektu Nové Lauby v Ostravě. Na místě, kde se bude stavět, vrcholí  záchranný archeologický průzkum, protože tato část města vždy v historii patřila k důležitým lokalitám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Okolí současné Velké ulice v Ostravě patří k historii města už od jeho vzniku v roce 1267. Nacházela se zde i vyhlášená čtvrť Lauby, kde ve středověku bydleli bohatí měšťané a později zde byla jakási historická Stodolní - tedy hospody, kabarety i vykřičené domy. Vedení Ostravy chce tomuto místu vrátit bývalou slávu a tak připravilo projekt Nové Lauby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Rozhodli jsme se využít model, který zatím v České republice nikdo nepoužil. Zájemci odprodáme celý pozemek určený k zástavbě, včetně příslušné dokumentace k povolení stavby a pravomocného stavebního povolení a uzavřeme s ním smlouvy o smlouvě budoucí na zpětný odkup podílu na nemovitosti. Následně investor postaví celý objekt. Díky spolupráci soukromého a veřejného sektoru rozšíříme nabídku bydlení přímo v centru města a také parkovacích stání pro veřejnost a soukromý investor bude disponovat lukrativními byty s komerčním potenciálem a parkováním.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na místě, kde budou Nové Lauby stát, nyní probíhá archeologický výzkum. Historici už zjistili mnoho důležitých věcí o minulosti Ostravy i tohoto místa a také našli řadu zajímavých předmětů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Michal Zezula, ředitel NPÚ Ostrava</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Michal Zezula, ředitel NPÚ Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ačkoliv se původní Ostrava nemohla významem rovnat zeměpanským městům Opavě, Krnovu nebo Bruntálu, rozsah dochovaných středověkých souvrství a především dochovaných dřevěných prvků je s těmito městy naprosto srovnatelný a v některých ohledech je svou výpovědní hodnotou předčí. Národní památkový ústav plánuje po ukončení výzkumu představit ve spolupráci s Ostravským muzeem získané nálezy i veškeré nové informace o vývoji zdejší zástavby formou výstavy, včetně ukázek trojrozměrných modelů. Nálezy budou také prezentovány v rámci nové výstavby.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Archeologický průzkum potrvá do konce roku a pak už nebude nic bránit zahájení stavby Nových Laubů. Změní se ale i okolí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Blíží se závěr prvního kola zadávacího řízení, a to 20. srpna, znovu proto připomínáme datum, které je v této třífázové veřejné zakázce velmi důležité. Nejpozději do příštího čtvrtku musí případní investoři projevit svůj předběžný zájem zasláním oznámení o zájmu účastnit se zakázky s připojenými identifikačními údaji. Jen tyto zájemce lze následně vyzvat k účasti v dalším kole. I když jde o nezbytný a důležitý krok, zájemci mohou kontaktovat město nezávazně, v tuto chvíli nemusí nic prokazovat ani dokládat kvalifikaci. Několik takových reakcí už máme k dispozici a předpokládáme, že další ještě přibudou.“</w:t>
@@ -348,54 +462,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub,účastník příměstského divadelního tábora:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Nacvičilijsme 3 bajky a ty na konci tábora předvedeme rodičům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímcov minulých letech rodiče hlásili své ratolesti spíš napříměstské tábory, tedy ty, kde děti  tráví čas přes den aodpoledne se vracejí domů,  letos vzrostl zájem o ty pobytové.                                                                                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doubledeckery pro Ostravu jsou téměř hotovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravu budou od podzimu brázdit dva doubledeckery, které neodmyslitelně patří hlavně k Londýnu. Dvoupatrové autobusy budou jezdit hlavně jako turistická atrakce mezi ZOO a Dolní oblastí Vítkovice, ale ve všedních dnech mohou jezdit i na běžných linkách.</w:t>
       </w:r>
     </w:p>
@@ -569,107 +679,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nám stoupla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> návštěvnost stoupla o 100%. V nedělijsme měli dokonce 1600 lidí, což je trojnásobek původnínávštěvností.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koupalištěbude otevřené ještě do konce srpna. Ovšem loňské návštěvnosti,tedy víc jak 40 000 prodaných lístků nejspíš kvůliprotiepidemiologickým opatřením nedosáhne.  Za uplynulé dvaměsíce se sem totiž přišlo vykoupat  jen necelých dvacet tisíclidí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NÁVŠTĚVNOST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měststkékoupaliště v Opavě</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    početnávštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pátek   7.8. 2020                                   918                                           (rozvolněníopatření od 12,00 hod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sobota 8.8. 2020                             1 493</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">neděle  9.8.2020                              1 673</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -744,93 +839,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>