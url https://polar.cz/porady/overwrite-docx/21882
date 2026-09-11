--- v0 (2025-12-30)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pachatele žhářství v Bohumíně zadrželi místní okrskáři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po tísňovém volání dorazili jako první na místo požáru paneláku v Bohumíně místní strážníci. Zkušeně si všimli podezřelého muže, který se motal u domu a jak se později ukázalo, zadrželi přímo pachatele žhářského útoku. Pomáhali také hasičům při záchraně lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když v 17:54 dorazili k požáru výškového domu na Mírové ulici v Bohumíně hasiči, byli už na místě dva strážníci, kteří nedaleko prováděli běžnou službu Jiří Látal a Radomír Olšák. Jejich zásluhou byl dopaden pachatel žhářství. Pohyboval se totiž u domu a jejich zkušeným očím neuniklo, že se chová podezřele. Když byli blíže, všimli si, že je popálený. </w:t>
@@ -220,53 +335,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní Beskydské sedmičce schází poslední smlouva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">28. srpna má start další ročník horského závodu Beskydská sedmička. Dva týdny před startem však ještě organizátoři nemají souhlas k využití tras od státní společnosti Lesy ČR. Podle aktuálních informací jde však jen o formalitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskydská sedmička je už mezi sportovci zavedeným pojmem. Letošní 11. ročník bude startovat v Třinci 28. srpna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beskydská sedmička je už mezi sportovci zavedeným pojmem. Letošní 11. ročník bude startovat v Třinci 28. srpna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Uher, organizátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Takové stresy a takové problémy, jaké řešíme letos, jsme v podstatě nikdy nemuseli řešit. Myslel jsem si, že ten covid je to nejhorší, co nás může vlastně potkat. To jsem ještě nevěděl, co přijde vlastně dva měsíce před závodem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořadatelé se obávali, že budou muset platit nový poplatek za užívání lesních cest a stezek. Mohlo se přitom jednat až o 300 tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -381,89 +495,87 @@
         <w:t xml:space="preserve">Petr Motloch, majitel restaurace La Baracca:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tam Toskánskou paštiku, hovězí carpaccio, chioppio, což je vlastně rajská polévka s mořskými plody, máme tam speciální Linguine alla gricia a plumu vepřovou s marinovanými bramborami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, Turistické informační centrum F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od této akce si slibujeme učit se vzájemně spolupracovat s místními podnikateli, přinášet návštěvníkům města i obyvatelům něco navíc zážitkového v oblasti gastronomie a nejen to. Pevně věříme, že se provozovatelům restaurací podaří do budoucna navázat spolupráci i s regionálními výrobci potravin, kterých zde máme mnoho a kvalitních a využívat tak jejich produkty v místní Frýdecko-Místecké kuchyni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesně této myšlenky se restaurace zhostily na výbornou. Tradiční domácí kuchyně i zážitková gastronomie podpořená právě surovinami od lokálních producentů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesně této myšlenky se restaurace zhostily na výbornou. Tradiční domácí kuchyně i zážitková gastronomie podpořená právě surovinami od lokálních producentů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Novák - restaurace Carbon:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že my jako restaurace se věnujeme spíše Evropské kuchyni, tak tentokrát jsme to vzali úplně za jiný konec a řekli jsme si, že uděláme něco vyloženě lokálního. Takže jsme se centralizovali na tu Slezskou kuchyni, tady zde na Moravu a chtěli jsme zároveň jakoby podpořit lokální výrobce a vůbec celkově lokální suroviny zde z Frýdecko-Místecka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Motloch, majitel restaurace La Baracca:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme žánrová restaurace, my se specializujeme na italskou kuchyni, takže jsme v zásadě připravili nějaké novinky, které jsme dali na ten speciální lístek, jinak jsou to věci, které jsme už v minulosti podávali, takže si myslím, že to máme zvládnuté."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I my jsme v Týdnu plném chutí neodolali a vyzkoušeli jsme konfitované kachní stehno s domácím bramborovým knedlíkem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I my jsme v Týdnu plném chutí neodolali a vyzkoušeli jsme konfitované kachní stehno s domácím bramborovým knedlíkem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítěz získá titul Nejchutnější menu 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, Turistické informační centrum F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci ochutnávek budou mít návštěvníci možnost hodnotit chuť a vzhled menu a také přístup personálu. Z jejich hodnocení pak vzejde vítěz celého Gastrotýdne, který se bude moci pyšnit titulem nejchutnější menu 2020."</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -485,75 +597,73 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Motloch, majitel restaurace La Baracca:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já můžu říct, že podle tržeb za ty první 3 až 4 dny asi 40 procent tržeb je z tohoto jídelníčku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejzdařilejší fotka i vylosovaní hlasující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do soutěže se automaticky zapojí také každý hlasující. Ze všech odpovědí bude totiž v úterý 18. srpna vylosováno 18 z nich, kteří získají poukázky na gastronomické zážitky v zapojených restauracích. A soutěžit mohou i fotografové, kteří si rádi fotí nazdobená jídla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do soutěže se automaticky zapojí také každý hlasující. Ze všech odpovědí bude totiž v úterý 18. srpna vylosováno 18 z nich, kteří získají poukázky na gastronomické zážitky v zapojených restauracích. A soutěžit mohou i fotografové, kteří si rádi fotí nazdobená jídla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, Turistické informační centrum F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Současně mohou do stejného data sdílet své fotky z tohoto Gastrotýdne s hashgtagem tydenplnychutifm na svých sociálních sítích a zapojit se tak do soutěže o nejzdařilejší fotku. Vítěz této soutěže vyhraje Instax mini k zachycení dalších výjimečných okamžiků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organizátoři by rádi tímto nultým ročníkem odstartovali novou tradiční akci ve městě, která bude předzvěstí největšího svátku jídla a pití v Moravskoslezském kraji, a to Gastrofestivalu Frýdek-Místek plný chutí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Organizátoři by rádi tímto nultým ročníkem odstartovali novou tradiční akci ve městě, která bude předzvěstí největšího svátku jídla a pití v Moravskoslezském kraji, a to Gastrofestivalu Frýdek-Místek plný chutí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pobočkách knihovny v Havířově to žije i během prázdnin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -598,53 +708,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to tady moc hezké, moc si to tady užíváme na táboře a přišli jsme tady, abychom se něco nového naučili a užili si to tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě se tady docela líbí v knihovně a asi tady budu chodit si půjčovat knížky, protože jsem dříve chodil do jiné knihovny na Podlesí, ale mě se tady líbí a určitě tu mají hodně dobrých knížek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovna myslí i na vzdělávání pracovníků, protože jsou to právě oni, kteří se věnují dětem  a připravila pro ně kurz pedagogických kompetencí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knihovna myslí i na vzdělávání pracovníků, protože jsou to právě oni, kteří se věnují dětem  a připravila pro ně kurz pedagogických kompetencí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Čuntová, ředitelka Městské knihovny Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je třeba, aby knihovnici při přípravě akcí, nebo knihovnických lekcí, měli i určité pedagogické kompetence a dovednosti, které ovšem zcela nemají. Proto jsme se rozhodli využít i dotace z ministerstva kultury na pořádání kurzu těchto pedagogických kompetencí pro knihovnickou odbornou veřejnost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Informace o veškerých připravovaných akcích naleznou rodiče i děti na webových stránkách knihovny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -740,93 +849,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>