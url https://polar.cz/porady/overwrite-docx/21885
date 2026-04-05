--- v0 (2025-12-30)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.8.2020, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci hokejového klubu se začali připravovat na nadcházející sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HC Studénka je opět na ledě. Po dlouhé pauze, která byla také vynucena pandemií koronaviru, kvůli které se musela předčasně rozpustit ledová plocha, se místní hokejový klub opět vrátil na led. Vzhledem k tomu, že se ve Studénce začalo premiérově ledovat již na konci července, se sportovci na zimní stadion vrátili již druhý srpnový týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -565,93 +680,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-14-08-2020-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>