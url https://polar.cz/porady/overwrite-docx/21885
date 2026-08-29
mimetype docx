--- v1 (2026-04-05)
+++ v2 (2026-08-29)
@@ -722,51 +722,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-14-08-2020-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-14-08-2020-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>