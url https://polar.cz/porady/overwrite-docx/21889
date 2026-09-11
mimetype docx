--- v0 (2025-12-22)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Jihu Ostravy vznikne nová cyklotrasa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklistická doprava zažívá v posledních letech nebývalý rozvoj a pandemie nového koronaviru to ještě urychlila. Ostrava na to pohotově zareagovala a dnes už je po městě 260 kilometrů cyklostezek. Další se nyní začne budovat v jižní části města, kde propojí Hrabůvku, Dubinu a Starou Bělou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravské městské části Nová Bělá, Dubina a Stará Bělá budou propojeny novou cyklotrasou. Bude měřit kilometr a 6000 metrů a doplní stávající síť v souladu s koncepcí rozvoje cyklistické dopravy. Prakticky propojí Hrabůvku, Dubinu a Starou Bělou. Cyklotrasa bude mít označení F a U.</w:t>
@@ -165,53 +280,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve čtvrtek došlo k obratu a lidé do Řecka potvrzení nebudou potřebovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Pokorná, EXIM Tours: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě to jsou zmatky, protože každým dnem je něco jiného. Mění se ty podmínky každý den jak pro nás, tak pro klienty. Teď je to úleva, že lidé nebudou muset na poslední chvíli řešit testy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Systém pro testování samoplátců se ale nemění. A to i proto, že situace se vyvíjí a může se kdykoliv změnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Systém pro testování samoplátců se ale nemění. A to i proto, že situace se vyvíjí a může se kdykoliv změnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irma Kaňová, PR manažer NsP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Odběrové místo v havířovské nemocnici je otevřeno denně od pondělí do pátku od 8 do 14 hodin. O víkendech fungují tzv. víkendové služby, které jsou dané moravskoslezským krajem. Právě jsou otevřeny pro tyto cestovatelé, kteří potřebují test při výjezdu do zahraničí a tyto služby jsou rozepsány na jednotlivé nemocnice v MSK. Havířov do konce srpna mít žádnou službu mít nebude.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud samoplátci budou potřebovat PCR test v Havířově doporučují, aby se lidé nejdříve telefonicky objednali. Tel.: 596 491 773, 596 491 774.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -357,90 +471,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ztěchto všech písmen, co tady máme napsaných, teď musímevymyslet slova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prokaždého účastníka je připravena odměna v podobě samolepkykukuřičné rodinky, která návštěvníky na trase provází.Komu se bloudění zalíbilo, může si jej zopakovat až do koncezáří, než zemědělci kukuřici sklidí. A také si můževyzkoušet projít selabyrintem za tmy. Noční bloudění se strašidly tady chystají na29. srpna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Technotrasa připomíná historii smaltování a slévárenství ve Frýdlantě nad Ostravicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou za měsíc se lidé mohou projít Frýdlantem nad Ostravicí s průvodci. Technotrasa vede po zajímavých místech, která souvisí s historií města především se slévárenstvím a průmyslovou i uměleckou produkcí smaltovaných výrobků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komentovaná procházka po Frýdlantě nad Ostravicí zaměřená na nedávnou historii se setkává s velkým zájmem. Takzvanou Technotrasu zaštiťuje Moravskoslezský kraj. Účastníci se během procházky seznámí s tím, co město nejvíce proslavilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komentovaná procházka po Frýdlantě nad Ostravicí zaměřená na nedávnou historii se setkává s velkým zájmem. Takzvanou Technotrasu zaštiťuje Moravskoslezský kraj. Účastníci se během procházky seznámí s tím, co město nejvíce proslavilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Janovská, Turistické informační centrum Frýdlant nad Ostravicí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše dnešní prohlídka se jmenuje Po stopách Frýdlantské litiny a smaltu. Je určena široké veřejnosti, lidé se nám hlásí například z Opavy, byli ale i z Brna, z Prahy, Uherského Hradiště. Prohlídka je vhodná pro všechny, včetně starších dětí. Účastníci se na prohlídce dozví historii smaltu a litiny, což jsou dvě průmyslová odvětví, která nejvíce proslavila město Frýdlant nad Ostravicí. Dále nahlédnou do dílny uměleckého smaltu a litiny, kde je pan Pražák zasvětí do toho, jak vlastně vzniká smalt, jak se maluje, jak se potom vypaluje, takže to je opravdu velice zajímavá prohlídka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Švarcová, průvodkyně:</w:t>
       </w:r>
       <w:r>
@@ -724,93 +829,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>