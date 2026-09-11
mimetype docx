--- v0 (2025-12-23)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Partnerská hádka v Ostravě skončila nožem v břiše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí byla okresním soudem uvalena vazba na ženu z Ostravy, která při hádce s partnerem neudržela nervy, vzala kuchyňský nůž a bodla ho do břicha. Muž je v těžkém stavu v nemocnici a stále bojuje o život.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek spěchala zdravotnická záchranná služba, ale také policisté do jednoho ostravského bytu. Z tísňového volání věděli, že se v něm nachází 40letý muž s bodným poraněním břicha. </w:t>
@@ -322,241 +437,208 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hudební Bruntálské úterky si získávají oblibu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Současná doba, vzhledem k různým hygienickým omezením, nepřeje velkým hudebním festivalům. Mnohé musely být zrušeny či odloženy. O to větší oblibu si mezi lidmi nacházejí menší hudební akce. Takovou je například série minifestivalů Bruntálské úterky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nadšenýpořadatel Martin Zábranský se rozhodl pustit se do pořádánípěti podvečerních malých festivalů hned ve třech městech –Bruntále, Šternberku a Novém Jičíně. Nyní v polovině celésérie je prostor na malou rekapitulaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martin„Miky“ Zábranský, pořadatel: „ Jsme za polovinou projektu,máme za sebou v podstatě ve třech městech po třech večerech, ata průměrná návštěvnost a to, jaké jsou na to ty reakce, měpřesvědčuje to tom, že se ten projekt povedl. Čekal jsem, že sebude objevovat zhruba 50 lidí za večer, máme průměr zhruba 60lidí za večer.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Popočáteční skromné divácké účasti si akce získává stálevetší okruh fanoušků. Na tu v pořadí třetí už přišla dobruntálského parku bezmála stovka diváků. A festiválek má svůjpřínos i pro účinkující. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin„Miky“ Zábranský, pořadatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tím, že třeba tady hrálnapříklad Slávek Janoušek, tak dostal ještě další nabídkuhrát další koncert, takže nejenom, že se ta muzika šíří dálmezi ty lidi ale i ti interpreti z toho něco mají. A v tom je právěkouzlo téhleté akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JiříMíža, kytarista a bluesman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V Bruntále se mi hrálo poměrnědobře, protože bydlím kousek odsud, ve Staré Vsi kousek zaRýmařovem, tak je to skoro jako doma. Rozhodně je to určitěpříjemné, protože se sejde malé množství lidí, kteří v tudanou chvíli mají zájem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LucieRedlová, kytaristka a zpěvačka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Skvělé, lidi přišli,poslouchali, bylo to milé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VáclavFajfr, Acus Trio Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska se mi hrálo úplně skvěle,bylo perfektní publikum, komáři neštípali, zazpívali jsme sivšichni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZbyněkCrha, Arrest Bruntál-Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V Bruntále se hrálo výborně,my jsme strašně rádi, že se nám tady hrálo výborně, protože jsme bruntálská kapela a doma není nikdo prorokem, ale dopadlo tonaprosto fantasticky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichnimuzikanti bez výjimky jsou rádi za každé pozvání. A jak samipotvrdili, vůbec nezáleží na velikosti pódia ani davech diváků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JiříMíža, kytarista a bluesman:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Muzikanti jsou samozřejmě nadrženíhrát před lidma, zadarmo, za peníze, to je jedno, prostě chtějíhrát a jsou rádi, když prostě přijde 20, 30, 50, 100 lidí,takže to je ideální mnohdy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LucieRedlová, kytaristka a zpěvačka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Každé má svoje kouzlo,nebráním se hrát pro davy, cokoliv, hlavně když někdo přijde.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VáclavFajfr, Acus Trio Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Musím poděkovat Mikymu Zábranskému,že nás pozval, prostě v této těžké době je každý koncertsvátkem pro nás.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ana minifestivalu si můžou zahrát i další muzikanti, kteří majízájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin„Miky“ Zábranský, pořadatel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kdokoli, kdo by si chtěl tadyzahrát, je to i pro podporu místních muzikantů, ať si to tadyvyzkouší. Není to žádný Open Mic ale je to i pro lidi, kteříby tady chtěli předvést svoji tvorbu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Speciálníbonus v podobě podzimní šesté akce chystá Miky Zábranský proBruntál.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin„Miky“ Zábranský, pořadatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chystáme ještě překvapení,protože bohužel nemohlo proběhnout Indiánské léto, tak jsme serozhodli 11. září v pátek tady udělat ještě jeden večervysloveně pro Bruntál, protože je vidět, že v Bruntále to takydocela žije, takže uvidíme, všechno je momentálně v jednání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vplánech pořadatelů jsou opět stejné akce ve stejných městech iv příštím roce. A  pokud se přidá i některé další město,může počítat s jejich radou i pomocí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -652,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>