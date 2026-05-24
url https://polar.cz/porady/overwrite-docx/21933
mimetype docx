--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unikátní basketbalová hala ve Frýdku-Místku už stojí, otevřít by se mohla během několika měsíců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už brzy se ve Frýdku-Místku otevře úplně nová basketbalová hala. V Česku půjde navíc o unikát, protože se staví po vzoru japonských tělocvičen u základních škol. Magistrát na její výstavbu přispěl částkou 17 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hrubá stavba nové basketbalové haly za pátou základní školou už stojí. O její výstavbu se ve městě zasadil předseda klubu Basketpoint Zdeněk Navrátil, město tak dalo zelenou projektu partnerství veřejného a soukromého sektoru.</w:t>
@@ -61,53 +176,52 @@
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme ve fázi, kdy hala měla být dokončená, měly v ní děti už hrát, ale nastalá situace, kterou všichni znají, to neumožnila. Sníme si o tom, že bychom do konce října mohli uvést halu do provozu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Sněhota, sádrokartonové konstrukce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme tady stropy, podhledy, bude to Era design. No a říkám, nějaké zkušenosti s tím máme, dělali jsme například halu v Třinci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předseda klubu nedávno s průběhem stavby seznámil na tříhodinovém workshopu také zastupitele města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Předseda klubu nedávno s průběhem stavby seznámil na tříhodinovém workshopu také zastupitele města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Informoval nás o svých záměrech, co kde bude, to znamená, jaké je kde zázemí, čím ta hala bude zajímavá, čím bude prostě netypická a jedinečná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -167,53 +281,52 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Neustále slýcháváme, že je tady málo toho sportovního zázemí. Takže když tady vznikne hala, ve které budou dva kurty, nebo ve které budou dvě hřiště, tak je to fantazie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těším se na to, že nejen děti a rodiče, kteří jsou samozřejmě jejich přirození podporovatelé najdou zálibu v dětském a mládežnickém sportu. To, co jsem zažil s dětmi na trénincích ve školách, hlavně v Japonsku, částečně v Americe, bych chtěl, ať zažijí děti i u nás ve Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Basketpoint vychovává v současnosti na 300 aktivně sportujících dětí v mládežnických týmech a skoro 200 dětí v předškolním věku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Basketpoint vychovává v současnosti na 300 aktivně sportujících dětí v mládežnických týmech a skoro 200 dětí v předškolním věku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Frýdek-Místek nákazu zvládla, situace se postupně uklidňuje i v celém okrese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -223,155 +336,150 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15 nemocných zdravotníků a 14 pacientů. Kompletně uzavřené oddělné následné péče a všichni v karanténě. Tak to vypadalo v Nemocnici Frýdek-Místek přesně před měsícem. V zařízení ale nákazu zvládli, nerozšířila se a postupně odezněla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Březinová, mluvčí Nemocnice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nyní už se situace uklidnila, zůstává už pouze jeden zaměstnanec pozitivní plus čtyři v karanténě. Většina zaměstnanců měla bezpříznakový průběh."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Že se situace aktuálně postupně uklidňuje také v celém okrese potvrzují i hygienici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Že se situace aktuálně postupně uklidňuje také v celém okrese potvrzují i hygienici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Kotrla, mluvčí KHS Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nedošlo k žádnému nárůstu počtu pozitivně nakažených osob, objevují se nám ojedinělé případy nijak nesouvisející se stávajícími clustery, které byly dříve zmiňovány. Průběh nemocí je většinou lehký nebo bez příznaků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Starmannová, vrchní sestra, Centrální urgentní příjem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ochranné režimy pořád trvají. Nadále musíme nosit respirátory, dezinfekce rukou, bez těch se neobejdeme a oddělení vyčleněná u nás, kde jsou pozitivní pacienti, což znamená budova u nás T, ve které máme tyto prostory vyčleněny, tak tam mají ochranné pomůcky, že to jsou overaly, štíty, rukavice, boty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně jako ve všech zdravotnických a sociálních zařízeních dál platí také hygienická nařízení pro pacienty, kteří do nemocnice přicházejí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně jako ve všech zdravotnických a sociálních zařízeních dál platí také hygienická nařízení pro pacienty, kteří do nemocnice přicházejí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Starmannová, vrchní sestra, Centrální urgentní příjem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nemocnici existuje jeden vstup, je určený jeden výstup, máme zde triážní místo, kde jsou pracovníci 24 hodin a jejich první otázka je „Kam jdete?“. Vyptávají pacientů, zkontrolují, jestli mají roušky, pokud nemají, tak jim ukážou, že si mohou roušku koupit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U vstupu je nově umístěný rouškomat, který nabízí jednorázové ústenky, pláště i rukavice. Platit se dá hotově i kartou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">U vstupu je nově umístěný rouškomat, který nabízí jednorázové ústenky, pláště i rukavice. Platit se dá hotově i kartou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Starmannová, vrchní sestra, Centrální urgentní příjem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě nezbytná je dezinfekce rukou a vypsání čestného prohlášení, zda nebyl v kontaktu s osobou, která je v karanténě nebo je Covid pozitivní a nebo zda se u něj neprojevují příznaky Covidu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V plném vytížení je v nemocnici denně také odběrové místo, kam se jezdí testovat klienti objednaní praktickým lékařem. Nemocnice ale začala nabízet také testy pro zájemce i bez lékařského doporučení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V plném vytížení je v nemocnici denně také odběrové místo, kam se jezdí testovat klienti objednaní praktickým lékařem. Nemocnice ale začala nabízet také testy pro zájemce i bez lékařského doporučení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Březinová, mluvčí Nemocnice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samoplátci se musí předem objednat na uvedené telefoní číslo, které máme na webových i facebookových stránkách, odběry stojí 1750 korun plus 200 korun potvrzení a odběry se provádí každý všední den od 7 do 8."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejčastěji tohoto testování využívají lidé právě pro cesty do zahraničí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejčastěji tohoto testování využívají lidé právě pro cesty do zahraničí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti nemusejí mít talent, důležité je, že mají chuť tvořit. Příměstský tábor Mozaika ve Frýdku-Místku děti velmi bavil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -395,53 +503,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Nejvíc mě asi bavilo takové zrcátko, co máme ještě v keramice, ale taky jsme ještě dělali takový portrét, to mě taky bavilo a šití." 2.) "Vyrobila jsem třeba takový deníček s provázkem nebo takový kelímek, kde se mění různě obličeje. Líbí se mi to tady, je to tady super." 3.) "Mě se nejvíc líbila tady ta peněženka, co jsme dělali a je to tu strašně hodně zajímavé, hlavně jak tu vyrábíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Vlkošová, zástupce ředitele SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyrábíme, používáme různé techniky. Letos Mozaika je věnována především textilním technikám, takže už jsme vyzkoušeli batiku, ebru, voskovou batiku, šili jsme, máme i výrobu bambulí a střapců za námi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původně byl tábor pouze pro 12 dětí, ale pro velký zájem organizátoři téměř zdvojnásobili jeho kapacitu na 22.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původně byl tábor pouze pro 12 dětí, ale pro velký zájem organizátoři téměř zdvojnásobili jeho kapacitu na 22. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Já maluju auta, budeme je dávat na misku a jinak se mi tady nejvíce líbilo.., mě se tady líbilo všechno." 5.) "My budeme dělat jakoby misku a teď si kreslíme různé věci, obrázky, které pak nakreslíme na tu misku, já kreslím auta a kytaru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného času:</w:t>
       </w:r>
       <w:r>
@@ -452,89 +559,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechno, co děti během příměstského tábory vytvoří, předvedou na jeho konci na výstavě rodičům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Vlkošová, zástupce ředitele SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás není podmínka talent, pro nás je podmínka, že dítě chce a má chuť tvořit. Tady se vytvořila velice dobrá skupinka dětí, které jsou velmi tvůrčí, nápadité a pracují s takovou chutí a v takovém klidu, že kolikrát si říkáme, že vlastně ani není možné, že tady tolik těch dětí máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě pětidenních příměstských táborů mohly děti navštívit ve středisku volného času i jednodenní akce, jako například taneční workshop.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě pětidenních příměstských táborů mohly děti navštívit ve středisku volného času i jednodenní akce, jako například taneční workshop. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 6.) "Jsem tady dneska poprvé a naučila jsem se tady tancovat." 7.) "Chodím sem ráda a učím se tady tancovat." 8.) "Naučila jsem se taneček nový, který je z vývrtky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Linda Hořáková, pedagog volného času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to akce taneční skupiny Dance 4 Fun, děti tu máme dneska od 4 do 7 let, takže to máme jako tematicky spíš do pohádky, ale jelikož děti nevydrží celé tři hodiny tancovat, tak to máme proložené i nějakou výtvarkou, hrama, svačinkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti tak během prázdnin nemusely sedět doma, z akcí si odnesly plno zážitků, poznaly nové kamarády a naučily se i samostatnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti tak během prázdnin nemusely sedět doma, z akcí si odnesly plno zážitků, poznaly nové kamarády a naučily se i samostatnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -609,93 +714,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-24-08-2020-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>