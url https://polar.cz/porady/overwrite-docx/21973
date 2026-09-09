--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,88 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.8.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barevný mrak nad Ostravou vyděsil ráno obyvatele města, jde o únik z areálu firmy BorsodChem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barevný dým, poté mrak a k tomu siréna ze závodu chemičky. Obyvatele Ostravy a okolí vyděsil souběh těchto okolností. Šlo o mimořádnou událost v závodu BorsodChem. Došlo tam k výpadku turbokompresoru a následnému odstavení jednotky blokážním zabezpečovacím systémem. Podle mluvčí firmy mrak není nebezpečný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirka Jeřábková, mluvčí společnosti BorsodChem</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Dnes v cca 7:20 hod. došlo na výrobně kyseliny dusičné k poruše turbodmychadla, což vyvolalo pokles tlaku v zařízení, který aktivoval pojistné ventily (zabezpečovací systém výrobny), doprovázený výronem provozních (nitrozních) plynů do okolí výrobny. Nitrozní plyny jsou oranžové barvy, a vzniklý mrak byl v dnešním slunečném počasí dobře viditelný. Při této události nedošlo k ohrožení života nebo zdraví pracovníků výrobny, ani k ohrožení zdraví jiných osob v areálu resp. v blízkém okolí. Situace se uklidnila po cca 20 minutách, kdy se mrak rozptýlil. Výrobna KD 7 byla v odstávce od počátku měsíc července 2020. Během odstávky byl vyměněn hřídel turbokompresoru, i jiné opravy na zařízení.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Odstavení výrobny spojené s otevřením pojistných ventilů a s odtlakováním, je proces popsaný v provozním řádu zařízení. Správně tedy zafungovaly všechny zabezpečovací systémy."</w:t>
+        <w:t xml:space="preserve">: "Dnes v cca 7:20 hod. došlo na výrobně kyseliny dusičné k poruše turbodmychadla, což vyvolalo pokles tlaku v zařízení, který aktivoval pojistné ventily (zabezpečovací systém výrobny), doprovázený výronem provozních (nitrozních) plynů do okolí výrobny. Nitrozní plyny jsou oranžové barvy, a vzniklý mrak byl v dnešním slunečném počasí dobře viditelný. Při této události nedošlo k ohrožení života nebo zdraví pracovníků výrobny, ani k ohrožení zdraví jiných osob v areálu resp. v blízkém okolí. Situace se uklidnila po cca 20 minutách, kdy se mrak rozptýlil. Výrobna KD 7 byla v odstávce od počátku měsíc července 2020. Během odstávky byl vyměněn hřídel turbokompresoru, i jiné opravy na zařízení. Odstavení výrobny spojené s otevřením pojistných ventilů a s odtlakováním, je proces popsaný v provozním řádu zařízení. Správně tedy zafungovaly všechny zabezpečovací systémy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příčiny selhání turbokompresoru firma aktuálně šetří a mimořádnou událost nahlásila na Českou inspekci životního prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Nastoupilová, mluvčí ČIŽP</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zprávu nám ohlásil i dispečink Hasičského záchranného sboru. Ze strany inspekce není důvod k šetření. Nejde o havárii, ale pouze o běžnou poruchu, kdy společnost postupovala v souladu se schváleným provozním řádem. Nejedná se tedy o žádnou nebezpečnou situaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -144,54 +254,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koalice v Opavě bude bez Pirátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská koalice se rozpadla. Vedení města opouštějí Piráti včele s 1. náměstkyní Hanou Brňákovou. Jako důvod uvádějí neshody, které spočívají v opakovanému porušení koaliční smlouvy a nedodržování deklarovaných principů koaliční spolupráce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podlevyjádření Pirátů docházelo k porušování koaliční smlouvyběhem posledního půl roku. Primátor města Tomáš Navrátil(ANO) údajně nerespektuje rozdělení kompetencí, které vedeníměsta vymezilo zastupitelstvo. Např. se angažuje v oblastechkultury a školství, které má ve své gesci náměstkyně Brňáková(Piráti). Vesvém prohlášení Piráti uvádějí jako příkladlednové odvolání ředitele ZŠ Otická Jiřího Kupčíka nebojednání o krácení rozpočtu a propouštění zaměstnancůSlezského divadla nebo změnu organizační struktury Opavskékulturní organizace.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HanaBrňáková (Piráti), 1. náměstkyně primátora Opavy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -204,137 +310,104 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TomášNavrátil (ANO), primátor Opavy: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Respektujirozhodnutí paní Brňákové a pana Kořízka (předseda Klubuzastupitelů Piráti a Opavané, pozn. red.), byť jejich nepravdivéa manipulativní argumenty zásadně odmítám. Oba zastupitelé bysi nejdříve měli nastudovat kompetence jednotlivých členůvedení města, než někoho z něčeho obviní. Bohuželposlední měsíce jsme se opakovaně přesvědčili o tom, že sejedná o nesolidního, nekompetentního partnera, který se neštítilani neférového jednání hraničícího s vydíráním.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pirátimají v 39 členném zastupitelstvu 5 mandátů a 3 křesla v radě.Jejich odchodem ztratí koalice většinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MarekVeselý (ODS), opoziční člen zastupitelstva:</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Novákoalice se bude skládat těžko. Opavská politická scéna jerozdrobená natolik, že slepit něco z rozbitých subjektů bude ohodně těžší. Čekali jsme, že se to stane, ale ne že to budetak rychlé. Máme informace z radnice, že tam spoluprácenefungovala, a tak rozpad musel zákonitě přijít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vkuloárech se mluví o tom, že by Piráty v koalici mohli nahraditsociální demokraté, kteří mají k dispozici 4 mandáty. Podleinformací předsedy Klubu zastupitelů ČSSD  zatím konkrétnínabídku od primátora nedostali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetraOrieščík (ČSSD), předseda Klubu zastupitelů ČSSD:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vpřípadě, že by s námi byl pan primátor ochoten o vstupu dokoalice jednat, jsme přístupní. Ale teď je na tahu pan primátor,tak uvidíme, jak se rozhodne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský útulek pro psy v Třebovicích má nové kotce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Útulek pro psy v Ostravě-Třebovicích má nové kotce a tak se jeho zaměstnanci už nemusejí obávat přeplněnosti. Ta ostatně ani nehrozí, protože momentálně je v útulku pouze 30 psů, což je nejméně za dlouhé roky.</w:t>
       </w:r>
     </w:p>
@@ -362,216 +435,184 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V minulých dnech byla v útulku ukončena rekonstrukce administrativní budovy, která v minulosti sloužila městské policii. Vzniky tak nové kotce, které budou využity pro psy v karanténě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Přikrylová, ředitelka útulku pro psy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Rekonstrukce byla nezbytná, protože nám v útulku chyběly karanténní kotce pro nově odchycené psy. Navíc jsme chtěli zkvalitnit pracovní prostředí pro zaměstnance. Stavební práce přitom nijak neovlivnily pobyt psů v útulku. Rekonstruována byla totiž budova, ve které se v minulosti žádné kotce nenacházely. Přestavba navýšila původní kapacitu dvaceti karanténních kotců na padesát. U třiceti nových je vybudováno také zázemí včetně veterinární ošetřovny. Po úpravách je tak odstraněn letitý problém, nízký počet karanténních kotců, ve kterém musí každý nově přivezený pes strávit tři týdny. Kvůli jejich nedostatku jsme museli mít nasmlouvané kapacity v externích zařízeních mimo Ostravu, ty již nebudou potřeba.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V suterénu stavby je také nové sociální a hygienické zázemí pro zaměstnance, skladové prostory a údržbářská dílna. V prvním nadzemním podlaží je umístěna přijímací kancelář, veterinární ošetřovna a pracovna. Ve druhém nadzemním podlaží jsou kanceláře. Budova je zateplená. Rekonstrukce vyšla město na asi 31 milionů korun.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V suterénu stavby je také nové sociální a hygienické zázemí pro zaměstnance, skladové prostory a údržbářská dílna. V prvním nadzemním podlaží je umístěna přijímací kancelář, veterinární ošetřovna a pracovna. Ve druhém nadzemním podlaží jsou kanceláře. Budova je zateplená. Rekonstrukce vyšla město na asi 31 milionů korun.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rýmařovská expozice tkalcovství spojuje historii se současností tkaní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chcete-li poznat teorii i praxi výroby tkanin, její historii a současnost, měli byste navštívit unikátní expozici tkalcovství v Rýmařově. Městské muzeum zde připravilo jedinečnou podívanou, kterou vás provedou i slavné historické postavy. Celá expozice je také součástí Technotrasy Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původníhedvábnický podnik založili v Rýmařově v roce 1890 bratřiShielové. Dnes Hedva Český brokát vyrábí i vzácné brokátypro náročné odběratele, kravatové tkaniny a ubrusoviny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaKohoutková, autorka výstavy, manažerka výroby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Právě teďpřipravujeme několik nových brokátů, je to například pro zámekv Lánech, ten je právě teď na stavu, dokončuje se, máme v plánubrokát do prezidentského apartmá v Národním divadle, Národnídivadlo nás oslovilo, takže to je v procesu vzorování, to budezhruba do dvou měsíců asi hotovo. Prodejnu tady přímo v Rýmařověmáme a máme další 4 prodejny po republice. Roušky se samozřejměkoupit dají, a jako zajímavost nabízíme i brokátové roušky. Tojsou takové luxusní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tovše a mnohem více můžete vidět při návštěvě komentovanéprohlídky expozice tkalcovství, kterou zde připravilo rýmařovskémuzeum. Na ní vás doprovodí i historické postavy v podánízdejších ochotníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinaKohoutková, autorka výstavy, manažerka výroby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K tomu nápadu měvlastně vedlo to, že by si tady ta textilka, že má tak strašnědlouhou tradici, že by si zasloužili návštěvníci vědět, jakdlouhou tradici a zasloužili by si vědět, jak vůbec ta tkaninavzniká, jak se ten vzor dostává na tkaninu“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...8 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"MarieShiel", manželka továrníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Marie Shiel. Velice mě těší. Jájsem manželka Franze Shiela, majitele této půvabné továrny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"FranzShiel", majitel továrny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem Franz Shiel a jsem zakladatelemmístní fabriky. Familie Shielová je zde od léta 1890 až do 1945,kdy nám tuto fabriku vzali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RůženaZapletalová, ředitelka Městského muzea Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Lidi tadyuvidí celou historii textilnictví, je rozdělena na více částí,nahoře v expozici se dozví o historii textilnictví na Rýmařovskua tady teď kde se nacházíme je expozice, která je zaměřena navýrobu tkaniny. Dále tady můžou shlédnout původní prodejnuHedvy Český brokát, která byla v Praze, a brokátovou místnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci expozice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jájsem tkadlena a tkám tady koberečky a plédy. Je to těžkápráce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nojá jsem z Rýmařova a líbí se mě tady. Jsou to krásný látky.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jájsem od Opavy a je to tu nádherné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestoženávštěvní sezóna trvá od května do září, letos bylaprodloužena až do konce října. Prohlídky můžete absolvovat 2 xdo měsíce vždy v 10 a ve 14 hodin nebo na zvláštní objednávku.Bližší informace najdete na stránkách rýmařovského muzea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -660,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-08-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>