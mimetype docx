--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.8.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek vyzkouší zákaz parkování dodávek na sídlištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek chce zakázat dodávkám parkovat přes noc na sídlištích. Ve zkušebním režimu proto nově otestuje regulaci parkování vozidel s hmotností nad 2,5 tuny na sídlišti Růžový pahorek. Pokud se nápad, který už platí v řadě jiných měst v kraji osvědčí, rozšíří se i na další sídliště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mohou zabírat více parkovacích míst, bránit ve výhledu a někdy je dost nepříjemné je objíždět. Dodávky v poslední době trápí nejedno sídliště a ve Frýdku-Místku jim tam chtějí parkování zakázat.</w:t>
@@ -61,119 +176,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já jsem pro, protože některé ty dodávky zabírají i tři parkovací místa, takže to je problém a hlavně se zastaví třeba ve vjezdu na parkoviště. Já bydlím tady na Jeronýmové o kousek výše a pak je problém i vjet na to parkoviště, takže jsou bezohlední i docela oni." 2.) "S parkováním je to tady stále špatné, i kdyby tu nestály dodávky." 3.) "Problém to je, protože oni to mají z fabriky někde a tu to napráskají auta a pak není kde zaparkovat." 4.) "Hlavně zaparkovat je tady velký problém, protože je tady plno aut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My už jsme delší dobu uvažovali o tom, že chceme omezit parkování dodávek na sídlištích. Ty propočty, které máme, tak nejhorší situace je na sídlišti Růžový pahorek a na sídlišti Slezská. Takže my jsme už někdy na konci minulého roku začali jednat s Policií České republiky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Byl zpracován návrh na změnu dopravního značení, který policie schválila. Zákaz parkování dodávek si tak město vyzkouší právě na sídlišti Růžový pahorek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Byl zpracován návrh na změnu dopravního značení, který policie schválila. Zákaz parkování dodávek si tak město vyzkouší právě na sídlišti Růžový pahorek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono je vhodné tím, že má poměrně malý počet vjezdových míst, takže se mnohem snáz bude osazovat značkami upozorňujícími na možnost parkování dodávek pouze v hodinách mezi 8. až 17. hodinou. Mimo tento čas jim parkování nebude dovoleno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednou z variant parkovišť, které by město chtělo vyčlenit pro parkování dodávek je tady toto velké parkoviště Pod Zámkem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jednou z variant parkovišť, které by město chtělo vyčlenit pro parkování dodávek je tady toto velké parkoviště Pod Zámkem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V případě Růžového pahorku se zatím uvažuje o parkovišti naproti Kauflandu, kde se mohou v docházkové vzdálenosti zaparkovat a u dalších sídlišť budeme vždycky se snažit hledat nějakou plochu, kde ty dodávky mohou zaparkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zákaz parkování se bude týkat všech vozidel s hmotností nad 2,5 tuny. Pokud se na Růžovém pahorku osvědčí, v budoucnu se rozšíří i do dalších lokalit ve městě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zákaz parkování se bude týkat všech vozidel s hmotností nad 2,5 tuny. Pokud se na Růžovém pahorku osvědčí, v budoucnu se rozšíří i do dalších lokalit ve městě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My teď v tom projektu vyzkoušíme nakolik to funguje, jestli to způsobuje nějaké problémy. A hlavně čekáme teda, že v tom zimním období se uvidí, zda nám to třeba ulehčí i zimní údržbu, popřípadě rozhledy a výhledy jednotlivých vozidel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dopravní značky upravující dobu parkování by měly být instalovány během prvního týdne v září. Podobný systém už funguje v například v Orlové, Ostravě-Jihu nebo v Ostravě-Porubě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dopravní značky upravující dobu parkování by měly být instalovány během prvního týdne v září. Podobný systém už funguje v například v Orlové, Ostravě-Jihu nebo v Ostravě-Porubě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti si užily dovádivé dopoledne se psy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -197,118 +308,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tam jsme skákali přes různé překážky, potom jsme malovali, mohli jsme si aj pohladit pejska i nakrmit, to bylo super." 2.) "Mě se tady nejvíc líbila překážková dráha." 3.) "Překážky, přeskakovala jsem, dělala jsem slalom, potom jsem si hladila psa, byla jsem u městské policie a teď půjdu na další úkoly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Šebestová, Český kynologický svaz ZKO Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravili jsme v rámci Prázdnin ve městě pod Střediskem volného času Klíč akci s názvem Dovádivé dopoledne se psy, kde se snažíme dětem zpestřit dopoledne. Je to akce zaměřená preventivně, takže kromě toho, že tady je spousta stanovišť, kde se děti dozví o psech, o tom jak je správně cvičit, jak je správně krmit, je tady také canisterapie a jsou tu zástupci Městské policie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jak mohou pejsci pomáhat už jen svou přítomností, názorně dětem předvedli a také vysvětlili zástupci sdružení Podané ruce, které má ve městě více než dvacetiletou tradici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jak mohou pejsci pomáhat už jen svou přítomností, názorně dětem předvedli a také vysvětlili zástupci sdružení Podané ruce, které má ve městě více než dvacetiletou tradici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V projektu Canisterapie máme asi 70 dobrovolníků, 50 aktivních canisterapeutických týmů a vlastně asi 50 a více pejsků, kteří navštěvují hospic, nemocnici, dětský domov, domovy pro seniory, dům pokojného stáří, Základní a mateřskou školu Naděje pro děti s různým postižením."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci programu shlédli návštěvníci také ukázku výcviku a poslušnosti psů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci programu shlédli návštěvníci také ukázku výcviku a poslušnosti psů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Přišla jsem se svými dětmi, ještě jsme vzali děti sousedů a neteře. Chodíme tady pravidelně na tu akci s pejsky a děti to baví." 5.) "Přišel jsem tady s manželkou a s vnoučaty. No a vnoučatům se tu líbí." 6.) "Přišla jsem s dvěma holčičkama a je to fajn a myslím, že je nejvíce baví mazlit se s pejsky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akci organizovali členové nově vzniklého kynologického klubu, jehož instruktoři zájemcům rádi pomůžou vycvičit jejich pejsky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Šebestová, Český kynologický svaz ZKO Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cvičíme zde na kynologickém cvičišti a každý, kdo má psa, může se k nám přijít podívat, zacvičit si, ukážeme mu co má se psem dělat a po nějaké době se může stát členem a sám si potom může se psem složit zkoušky základní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dovádivé dopoledne se psy tak byla jedna z posledních akcí letošního programu Prázdniny ve městě, který má pravidelně každý rok u dětí i dospělých velký úspěch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dovádivé dopoledne se psy tak byla jedna z posledních akcí letošního programu Prázdniny ve městě, který má pravidelně každý rok u dětí i dospělých velký úspěch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítání občánků bude probíhat opět od září</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -318,53 +426,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítání občánků je pro rodiče a nejbližší příbuzné velmi oblíbená a slavnostní událost. V Rytířském sálu frýdeckého zámku se pravidelně během celého roku vítají novorozené děti s trvalým pobytem na území Frýdku-Místku mezi občany města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, zastupitel Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vítání občánků probíhá v reprezentativních prostorách frýdeckého zámku samozřejmě častěji než v menších městech či obcích, koná se zpravidla jednou měsíčně, a to s výjimkou prázdninových měsíců."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z důvodů vypuknutí pandemie koronaviru byla akce do odvolání zrušena. Nyní v ní chce město opět pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z důvodů vypuknutí pandemie koronaviru byla akce do odvolání zrušena. Nyní v ní chce město opět pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Matějíková, mluvčí Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mezi občany je o tuto akci velký zájem. Zaznamenáváme desítky telefonátů, kdy se nás dotazují kdy akci zase budeme pořádat. Jelikož jsme byli nuceni zrušit kvůli koronaviru hned 4 termíny, nepřivítali jsme ještě děti, které se narodily v loňském roce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účastníci vítání budou ale muset dodržovat zpřísněná hygienická opatření, včetně nutnosti mít při tomto slavnostním obřadu na obličeji roušky. Program a průběh by měl být nezměněn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -396,53 +503,52 @@
         <w:t xml:space="preserve">Jana Matějíková, mluvčí Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď na září plánujeme hned tři termíny, další vítání se pokud to situace dovolí, uskuteční ještě v říjnu, v listopadu a taky v prosinci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, zastupitel Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Občánky vítám s radostí a na zářijové termíny se po půlroční pauze těším."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně budou první termíny třetího, desátého a sedmnáctého září. V loňském roce bylo mezi občánky města slavnostně přivítáno 285 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně budou první termíny třetího, desátého a sedmnáctého září. V loňském roce bylo mezi občánky města slavnostně přivítáno 285 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -517,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-31-08-2020-16-32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>