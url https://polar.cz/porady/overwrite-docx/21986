--- v0 (2026-02-10)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2020, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobrý den u sledování Eko magazínu. V Ostravě-Porubě se nově objevily kontejnery na použitý potravinářský olej z domácností. Celkem jich je 30 a jsou určeny nejen pro sběr různých druhů olejů, ale také třeba použité máslo nebo sádlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -187,98 +302,85 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Blahut, ředitel Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "To znamená pro představu jsou to skříně, matrace, koberce, různé druhy nábytků, které samozřejmě nevlezou do popelnic a kontejnerů ve městě. Proto jsou to ty svozy těch velkoobjemových odpadů. K tomuto účelu jsou samozřejmě i určené sběrné dvory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">---------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jesenický horský sýr získal ocenění  Regionální potravina. ve Staré Vodě na Bruntálsku ho vyrábí manželé Valerie a Stanislav Zámečníkovi.  Jsou úspěšnými výrobci, svědčí o tom i to, že už před dvěma lety získal známku regionální potraviny jejich sýr Jesenický bochník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Zámečník, sýrař a farmář: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Jde o sýr švýcarského alpského typu, něco do ementálu. Je to typický švýcarský alpský horský sýr. Jsou tam speciální kultury, které tomu dávají oříškovou sladkou příchuť, tak jako ementály. My zrajeme půl roku při třech různých teplotách. Povedl se velice dobře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i w:val="1"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ostrava začne stavět další cyklostezky. Tentokrát ne rekreační, ale takové, které obyvatelům umožní dostat se do práce, do obchodu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na Jihu je momentálně přes 30 kilometrů řádně značených cyklostezek, které slouží především k rekreačnímu využití. A brzy přibude další, která bude tentokrát určena zejména pro rychlý přesun z jednoho místa na druhé. Vybuduje ji ostravský magistrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -335,53 +437,52 @@
         </w:rPr>
         <w:t xml:space="preserve">“Hlavně k Odře a potom i k Ostravici, záleží jak kde. Já myslím, že to je dobré všechno. Většinou každý den, když nechodí ještě moc lidí, tak je to super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skvěle napojeny jsou v rámci Ostravy zejména cyklostezky ze severu na jih, naopak trošku pokulhává propojení mezi východem a západem města, kde je spousta bariér.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">BESEDA: Nanotechnologie se prosadily i v oděvnictví,                 Naďa Vyvialová, módní návrhářka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.  </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -449,93 +550,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-01-09-2020-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>