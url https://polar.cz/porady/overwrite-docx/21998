--- v0 (2025-12-20)
+++ v1 (2026-09-09)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov čelí nařčení, že chce trávit toulavé kočky</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov musí vyvracet fámu, že chce v rámci deratizace potkanů hubit i toulavé kočky. Radnice postupuje podle zákona. Útulek kočky odchytává, kastruje a následně jdou zvířata k adopci, nebo se vypouští zpět do přírody.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na sociálních sítích koluje tento leták, ve kterém se píše, že Havířov bude v rámci plošné deratizace potkanů likvidovat i toulavé kočky. Což ale není pravda.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Je to totální blbost. Město nechce hubit toulavé kočky. My postupujeme zákonně a toto odporuje zákonu. Je to fáma. My řešíme situaci s potkany, je to problém.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveta Grzonková, vedoucí odboru komunálních služeb:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Magistrát od roku 2009, kdy zajišťuje činnost městský útulek, tak postupuje v souladu se zákonem na ochranu zvířat proti týrání, kdy jsou toulavé kočky odchytávány, jsou kastrovány a následně vráceny na území ze kterého byly odchyceny.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Útulek se v první řadě snaží veškeré odchycené toulavé kočky nabízet k adopci.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagmar Polaková, vedoucí útulku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "V prvé řadě koťata jdou všechna do nabídky k adopci, protože se koťata nemohou ihned vykastrovat. Dospělé kočky po kastraci, pokud je to kočka, která je přítulná, stojí o lidské pohlazení, tak jde do nabídky k adopci. Ze strany veřejnosti je velký zájem o kočky. Měsíčně jde 12 koček v tomto období do adopce.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Útulek apeluje, aby lidé sami neodchytávali toulavé kočky a nevozili je na umístění do útulku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koalice v Opavě bude bez Pirátů</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po pětidenním vyjednávání má opavské zastupitelstvo novou koalici. Odstupující uskupení Piráti & Opavané nahradila opoziční  ČSSD. Už je podepsána koaliční smlouva.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UskupeníPiráti a Opavané v pátek vypověděli koaliční smlouvu. Vprohlášení uvádějí, že docházelo k jejímu porušovánía nedodržování principů spolupráce. Jejich 5 zastupitelskýchmandátů narušilo stabilitu koalice, a tak primátor Opavy TomášNavrátil (ANO) začal vyjednávat s ostatními stranami z opozice.Po odchodu Pirátů a Opavanů koalice oslabila z 22 na 17 mandátů.Přitom k zajištění minimální většiny v 39 člennémzastupitelstvu je potřeba 20 hlasů.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nyní je na světě koalice nová. Čtyři zbylé spolupracující subjekty ANO, OMČO,KDU – ČSL , Zelená pro Opavu, SZ a Nezávislí se spojili sopoziční ČSSD, která dodala 4 mandnáty. Dohromady bude míttěchto 5 subjektů v zastupitelstvu k dispozici 21 hlasů.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podepsánauž byla koaliční smlouva, která deklaruje Petru Orieščíkovu(ČSSD) post náměstka primátora. Starosta městské části SuchéLazce ve funkci vystřídá odcházející Hanu Brňákovou(Piráti &Opavané). Novým radním se stanepolicejní mluvčí René Černohorský (nezávislý za ČSSD). Třetí„pirátské“ místo v řadě pak koaliční smlouva přiřklačlenovi stávající koalice lékaři Daliboru Hudcovi (Zelenápro Opavu + SZ + Nezávislí)</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nynímusí Piráti rezignovat na své funkce. Jde o1. náměstkyni primátora  H. Brňákovou  i dva radních (JanŠtěrba, Pavel Kořízek). Pokud se tak nestane, bude je musetzastupitelstvo na svém zasedání 7.9. 2020 nejprve odvolat a ažpoté odsouhlasit složení nové koalice.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KOALICEPODLE NOVĚ PODEPSANÉ SMLOUVY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primátor:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">T. Navrátil (ANO)                                                                                                                                                                        </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I.náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Hendrych   (ANO)                                                                                                                                       </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Náměstci primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Jedlička (KDU-ČSL)    a    P.Orieščík (ČSSD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rada:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">T.Navrátil (ANO), T. Hendrych   (ANO), M. Štěpánek  (ANO),  M.Kokošek  (ANO), R. Petrželová  (ANO), M. Jedlička (KDU-ČSL) , D.Hudec (SZ),  P. Orieščík (ČSSD), R. Černohorský (nezáv. zaČSSD), M. Kořistka (OMČO), L. Měch (OMČO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radnice zavádí kauce v obecních bytech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městský obvod Ostrava-Jih zavádí kauce. Noví nájemníci obecních bytů tak budou muset od září skládat peněžitou jistotu. Nebude se to ale týkat všech bytů. Více se dozvíte v následující reportáži.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radnici Ostravy-Jihu došla trpělivost. Už nechce platit jakékoli dluhy ani škody v bytech za nezodpovědné nájemníky. Od září tak v obecních bytech zavádí kauce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Langrová, místostarostka MOb Ostrava-Jih: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nově zveřejněných bytů, které jsou určeny k pronájmu, bude muset nově nájemce  složit tak zvanou peněžitou jistotu, neboli kauci. V dnešní době je to naprosto standardní věc a již v minulosti městský obvod kauce vybíral. Týká se to pouze několika forem pronájmu jako je za smluvní nájemné, týká se to formy nízkonákladového bydlení a také formy k přistoupení k dluhu. “</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V praxi to znamená, že nájemce bude muset před podpisem smlouvy složit finanční částku na vyčleněný bankovní účet. Po ukončení nájmu se mu tato částka vrátí zpátky v plné výši. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Langrová, místostarostka MOb Ostrava-Jih:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “To se stane, pokud nájemce nebude mít dluh na nájemném, na službách, nebo nezpůsobí jakékoliv škody v bytě. Finanční jistota se bude skládat ve výši tříměsíčního nájmu bez služeb. “</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Počet případů, kdy obvod musel na vlastní náklady odstraňovat závady nebo škody způsobené v bytech nespolehlivými uživateli, neustále narůstal, a to až do desítek milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriela Gödelová, mluvčí MOb Ostrava-Jih: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod Ostrava-Jih  v současné době eviduje zhruba 1,6 milionů korun na pohledávkách právě u nájemníků, kteří mají nedoplatky na bytě, nebo způsobili nějaké škody v bytech.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Částky se navíc navyšují o soudní výlohy spojené s vymáháním těchto pohledávek. Vratné kauce by tento problém měly vyřešit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezinárodní Společný kulturní rok byl právě zahájen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S několikaměsíčním zpožděním byl v Bruntále zahájen česko – polský projekt Společný kulturní rok. Zpoždění zavinila, tak jako u mnoha dalších podobných projektů, koronavirová pandemie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prvníakcí projektu Společný kulturní rok bylo Ukončení léta, kterése konalo v bruntálském městském parku. I přes poněkudnevlídné, takřka podzimní počasí, si akci nenechalo ujítmnožství návštěvníků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlenaPajkošová, vedoucí oddělení kultury MěÚ Bruntál: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Celouakci zahájíme vystoupením tanečního Stonožka. Pak se můžemetěšit na animovanou pohádku, bude to pásmo animovaných pohádekpro naše nejmenší  ni a pokud nezmrzneme, tak si ještěvychutnáme nádherný český film Přes prsty.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TamaraVlachynská, vedoucí taneční školy Stonožka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„ Budeme tancovathlavně radost, protože Stonožka opravdu strašně ráda tančídivákům, takže dneska uvidíte čtyřikrát radost.“ </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Společnýkulturní rok pořádají společně partnerská města Bruntál apolský Prudnik. Jeho náplní je řada společných kulturních akcía vystoupení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZdeňkaZlámalová, projektová manažerka MěÚ Bruntál: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Po delšídobě, kdy byly samé sportovní projekty, tak tentokrát to budevelký kulturní projekt, bude trvat celý rok. Je to zases kulturním střediskem v Prudniku. Přijede polská delegace,takže se na ně těšíme, těšíme se na všechny ty akce.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástíprojektu je i vytvoření nových bannerů. Na nich budoudokumentovány všechny společné akce z minulých let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MartinHenč (ANO), místostarosta Bruntálu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„ Projekt je rozdělený doněkolika ročních období. Začíná létem, to znamená léto,podzim, zima a jaro, léto. Proto je to společný kulturní rok.Začínáme trošičku později, protože jsme vůbec nevěděli,jestli vůbec tento projekt zahájíme vzhledem k pandemii,která nás potkala.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prvníakcí projektu Společný kulturní rok měl být Jazzový festival,který se kvůli protikoronavirovým opatřením nemohl konat.Uskuteční se až v příštím roce a je potěšitelné, ževšichni původní interpreti na něm přislíbili účast. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sbor, který zpíval i v Rudolfinu, slaví 15 let</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský studentský pěvecký sbor slaví 15 let. Ze středoškolských dětí se zrodilo těleso, které získává nejvyšší ceny, vystupuje v zahraničí a dosáhlo i na domácí pomyslnou metu - pražské Rudolfinum.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pěvecké tělese Puellae et Pueri vzniklo před 15 lety při novojičínském gymnáziu. Od roku 2012 funguje tento smíšený sbor pod záštitou Beskydského divadla a jeho členy jsou i studenti dalších škol z města a okolí. Výročí si připomněl výstavou v Návštěvnickém centru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Dostál, sbormistr Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V počátcích jsme vůbec netušili, jestli ten sbor bude mít vůbec úspěchy na českém sborovém poli, nebo dokonce na mezinárodním, a dneska už víme, že se podařilo obojí.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sbor získal více než 20 zlatých pásem z různých i mezinárodních soutěží a řadu dalších ocenění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Dostál, sbormistr Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Opava cantat, Gymnasia cantat, dvakrát Rudolfinum, to jsou asi takové ty perly v našem sborovém patnáctiletém itineráři.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za mnohé zajímavé projekty vděčí podle Karla Dostála partnerství se sborem KOS z Litomyšle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Při svém všestranném zaměření zazpívali například v Praze na Národní třídě v den výročí 17. listopadu, v českém centru v Paříži a v mnoha dalších zemích. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bára Matušová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ve sboru jsem šest let a za ty roky jsme toho zažila hrozně moc a jsem za to moc ráda.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorota Dostálová, Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je na tom nejlepší trávit ten čas s těmi přáteli, protože člověk se mezi nimi cítí dobře.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Dostálová, jednatelka Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vždycky nás fascinovalo, když ty děti uměly nejen zpívat, ale uměly se samy i pohybovat, samy připravily muzikál, hudební projekt, byly schopny zpívat vedle orchestrů, na festivalech.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další dárek k patnáctinám si sbor nadělí 16. září, bude to koncert v Beskydském divadle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.9.2020, 16:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov čelí nařčení, že chce trávit toulavé kočky</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov musí vyvracet fámu, že chce v rámci deratizace potkanů hubit i toulavé kočky. Radnice postupuje podle zákona. Útulek kočky odchytává, kastruje a následně jdou zvířata k adopci, nebo se vypouští zpět do přírody.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na sociálních sítích koluje tento leták, ve kterém se píše, že Havířov bude v rámci plošné deratizace potkanů likvidovat i toulavé kočky. Což ale není pravda.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Je to totální blbost. Město nechce hubit toulavé kočky. My postupujeme zákonně a toto odporuje zákonu. Je to fáma. My řešíme situaci s potkany, je to problém.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveta Grzonková, vedoucí odboru komunálních služeb:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Magistrát od roku 2009, kdy zajišťuje činnost městský útulek, tak postupuje v souladu se zákonem na ochranu zvířat proti týrání, kdy jsou toulavé kočky odchytávány, jsou kastrovány a následně vráceny na území ze kterého byly odchyceny.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Útulek se v první řadě snaží veškeré odchycené toulavé kočky nabízet k adopci.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagmar Polaková, vedoucí útulku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "V prvé řadě koťata jdou všechna do nabídky k adopci, protože se koťata nemohou ihned vykastrovat. Dospělé kočky po kastraci, pokud je to kočka, která je přítulná, stojí o lidské pohlazení, tak jde do nabídky k adopci. Ze strany veřejnosti je velký zájem o kočky. Měsíčně jde 12 koček v tomto období do adopce.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Útulek apeluje, aby lidé sami neodchytávali toulavé kočky a nevozili je na umístění do útulku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koalice v Opavě bude bez Pirátů</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po pětidenním vyjednávání má opavské zastupitelstvo novou koalici. Odstupující uskupení Piráti & Opavané nahradila opoziční  ČSSD. Už je podepsána koaliční smlouva.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UskupeníPiráti a Opavané v pátek vypověděli koaliční smlouvu. Vprohlášení uvádějí, že docházelo k jejímu porušovánía nedodržování principů spolupráce. Jejich 5 zastupitelskýchmandátů narušilo stabilitu koalice, a tak primátor Opavy TomášNavrátil (ANO) začal vyjednávat s ostatními stranami z opozice.Po odchodu Pirátů a Opavanů koalice oslabila z 22 na 17 mandátů.Přitom k zajištění minimální většiny v 39 člennémzastupitelstvu je potřeba 20 hlasů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nyní je na světě koalice nová. Čtyři zbylé spolupracující subjekty ANO, OMČO,KDU – ČSL , Zelená pro Opavu, SZ a Nezávislí se spojili sopoziční ČSSD, která dodala 4 mandnáty. Dohromady bude míttěchto 5 subjektů v zastupitelstvu k dispozici 21 hlasů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podepsánauž byla koaliční smlouva, která deklaruje Petru Orieščíkovu(ČSSD) post náměstka primátora. Starosta městské části SuchéLazce ve funkci vystřídá odcházející Hanu Brňákovou(Piráti &Opavané). Novým radním se stanepolicejní mluvčí René Černohorský (nezávislý za ČSSD). Třetí„pirátské“ místo v řadě pak koaliční smlouva přiřklačlenovi stávající koalice lékaři Daliboru Hudcovi (Zelenápro Opavu + SZ + Nezávislí)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nynímusí Piráti rezignovat na své funkce. Jde o1. náměstkyni primátora  H. Brňákovou  i dva radních (JanŠtěrba, Pavel Kořízek). Pokud se tak nestane, bude je musetzastupitelstvo na svém zasedání 7.9. 2020 nejprve odvolat a ažpoté odsouhlasit složení nové koalice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KOALICEPODLE NOVĚ PODEPSANÉ SMLOUVY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primátor:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">T. Navrátil (ANO)                                                                                                                                                                        </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I.náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Hendrych   (ANO)                                                                                                                                       </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Náměstci primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Jedlička (KDU-ČSL)    a    P.Orieščík (ČSSD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rada:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">T.Navrátil (ANO), T. Hendrych   (ANO), M. Štěpánek  (ANO),  M.Kokošek  (ANO), R. Petrželová  (ANO), M. Jedlička (KDU-ČSL) , D.Hudec (SZ),  P. Orieščík (ČSSD), R. Černohorský (nezáv. zaČSSD), M. Kořistka (OMČO), L. Měch (OMČO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radnice zavádí kauce v obecních bytech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městský obvod Ostrava-Jih zavádí kauce. Noví nájemníci obecních bytů tak budou muset od září skládat peněžitou jistotu. Nebude se to ale týkat všech bytů. Více se dozvíte v následující reportáži.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radnici Ostravy-Jihu došla trpělivost. Už nechce platit jakékoli dluhy ani škody v bytech za nezodpovědné nájemníky. Od září tak v obecních bytech zavádí kauce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Langrová, místostarostka MOb Ostrava-Jih: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nově zveřejněných bytů, které jsou určeny k pronájmu, bude muset nově nájemce  složit tak zvanou peněžitou jistotu, neboli kauci. V dnešní době je to naprosto standardní věc a již v minulosti městský obvod kauce vybíral. Týká se to pouze několika forem pronájmu jako je za smluvní nájemné, týká se to formy nízkonákladového bydlení a také formy k přistoupení k dluhu. “</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V praxi to znamená, že nájemce bude muset před podpisem smlouvy složit finanční částku na vyčleněný bankovní účet. Po ukončení nájmu se mu tato částka vrátí zpátky v plné výši. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Langrová, místostarostka MOb Ostrava-Jih:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “To se stane, pokud nájemce nebude mít dluh na nájemném, na službách, nebo nezpůsobí jakékoliv škody v bytě. Finanční jistota se bude skládat ve výši tříměsíčního nájmu bez služeb. “</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Počet případů, kdy obvod musel na vlastní náklady odstraňovat závady nebo škody způsobené v bytech nespolehlivými uživateli, neustále narůstal, a to až do desítek milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriela Gödelová, mluvčí MOb Ostrava-Jih: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod Ostrava-Jih  v současné době eviduje zhruba 1,6 milionů korun na pohledávkách právě u nájemníků, kteří mají nedoplatky na bytě, nebo způsobili nějaké škody v bytech.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Částky se navíc navyšují o soudní výlohy spojené s vymáháním těchto pohledávek. Vratné kauce by tento problém měly vyřešit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezinárodní Společný kulturní rok byl právě zahájen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S několikaměsíčním zpožděním byl v Bruntále zahájen česko – polský projekt Společný kulturní rok. Zpoždění zavinila, tak jako u mnoha dalších podobných projektů, koronavirová pandemie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prvníakcí projektu Společný kulturní rok bylo Ukončení léta, kterése konalo v bruntálském městském parku. I přes poněkudnevlídné, takřka podzimní počasí, si akci nenechalo ujítmnožství návštěvníků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlenaPajkošová, vedoucí oddělení kultury MěÚ Bruntál: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Celouakci zahájíme vystoupením tanečního Stonožka. Pak se můžemetěšit na animovanou pohádku, bude to pásmo animovaných pohádekpro naše nejmenší  ni a pokud nezmrzneme, tak si ještěvychutnáme nádherný český film Přes prsty.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TamaraVlachynská, vedoucí taneční školy Stonožka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„ Budeme tancovathlavně radost, protože Stonožka opravdu strašně ráda tančídivákům, takže dneska uvidíte čtyřikrát radost.“ </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Společnýkulturní rok pořádají společně partnerská města Bruntál apolský Prudnik. Jeho náplní je řada společných kulturních akcía vystoupení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZdeňkaZlámalová, projektová manažerka MěÚ Bruntál: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Po delšídobě, kdy byly samé sportovní projekty, tak tentokrát to budevelký kulturní projekt, bude trvat celý rok. Je to zases kulturním střediskem v Prudniku. Přijede polská delegace,takže se na ně těšíme, těšíme se na všechny ty akce.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástíprojektu je i vytvoření nových bannerů. Na nich budoudokumentovány všechny společné akce z minulých let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MartinHenč (ANO), místostarosta Bruntálu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„ Projekt je rozdělený doněkolika ročních období. Začíná létem, to znamená léto,podzim, zima a jaro, léto. Proto je to společný kulturní rok.Začínáme trošičku později, protože jsme vůbec nevěděli,jestli vůbec tento projekt zahájíme vzhledem k pandemii,která nás potkala.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prvníakcí projektu Společný kulturní rok měl být Jazzový festival,který se kvůli protikoronavirovým opatřením nemohl konat.Uskuteční se až v příštím roce a je potěšitelné, ževšichni původní interpreti na něm přislíbili účast. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sbor, který zpíval i v Rudolfinu, slaví 15 let</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský studentský pěvecký sbor slaví 15 let. Ze středoškolských dětí se zrodilo těleso, které získává nejvyšší ceny, vystupuje v zahraničí a dosáhlo i na domácí pomyslnou metu - pražské Rudolfinum.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pěvecké tělese Puellae et Pueri vzniklo před 15 lety při novojičínském gymnáziu. Od roku 2012 funguje tento smíšený sbor pod záštitou Beskydského divadla a jeho členy jsou i studenti dalších škol z města a okolí. Výročí si připomněl výstavou v Návštěvnickém centru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Dostál, sbormistr Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V počátcích jsme vůbec netušili, jestli ten sbor bude mít vůbec úspěchy na českém sborovém poli, nebo dokonce na mezinárodním, a dneska už víme, že se podařilo obojí.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sbor získal více než 20 zlatých pásem z různých i mezinárodních soutěží a řadu dalších ocenění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Dostál, sbormistr Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Opava cantat, Gymnasia cantat, dvakrát Rudolfinum, to jsou asi takové ty perly v našem sborovém patnáctiletém itineráři.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za mnohé zajímavé projekty vděčí podle Karla Dostála partnerství se sborem KOS z Litomyšle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Při svém všestranném zaměření zazpívali například v Praze na Národní třídě v den výročí 17. listopadu, v českém centru v Paříži a v mnoha dalších zemích. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bára Matušová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ve sboru jsem šest let a za ty roky jsme toho zažila hrozně moc a jsem za to moc ráda.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dorota Dostálová, Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je na tom nejlepší trávit ten čas s těmi přáteli, protože člověk se mezi nimi cítí dobře.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Dostálová, jednatelka Puellae et Pueri: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vždycky nás fascinovalo, když ty děti uměly nejen zpívat, ale uměly se samy i pohybovat, samy připravily muzikál, hudební projekt, byly schopny zpívat vedle orchestrů, na festivalech.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další dárek k patnáctinám si sbor nadělí 16. září, bude to koncert v Beskydském divadle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-09-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>