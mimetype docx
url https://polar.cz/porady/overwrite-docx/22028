--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.9.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žalobce trvá na potrestání viníků pádu mostu ve Studénce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odvolací senát Krajského soudu se už podruhé zabývá železničním neštěstím ve Studénce, kde do zříceného mostu narazil rychlík. Okresní soud totiž již dvakrát všechny obžalované zprostil viny, protože se prý nepodařilo prokázat, proč most spadl a kdo za to může. Odvolací soud může případ znovu vrátit do Nového Jičína a nebo zprošťující rozsudek potvrdit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už 12 let uplynulo od železničního neštěstí ve Studénce, kdy se přímo před rozjetý rychlík Comenius zřítil most. Zemřelo 8 lidí a mnoho dalších bylo zraněno. Pozůstalí i zranění ale stále marně čekají na potrestání viníků, protože Okresní soud v Novém Jičíně už dvakrát všech 10 obžalovaných zprostil viny. </w:t>
@@ -206,53 +321,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historické Šance mají nové návštěvnické centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opevněním šance na česko-slovenské hranici v Mostech u Jablunkova se v sobotu opět rozléhaly salvy z pušek a děl. Historický program byl součástí slavnostního otevření Návštěvnického centra, čímž Moravskoslezský kraj získal další turistickou atraktivitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obranné pevnosti zvané Šance sehrály v minulosti důležitou úlohu při ochraně slezského území před vpády Uhrů, Turků či Švédů. Historie obranného opevnění sahá až do 14. století, ale největší význam mělo v 17. a 18. století. A právě do tohoto období je laděna současná expozice, která byla v sobotu slavnostně otevřena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obranné pevnosti zvané Šance sehrály v minulosti důležitou úlohu při ochraně slezského území před vpády Uhrů, Turků či Švédů. Historie obranného opevnění sahá až do 14. století, ale největší význam mělo v 17. a 18. století. A právě do tohoto období je laděna současná expozice, která byla v sobotu slavnostně otevřena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kolčárek, marketingový manager Návštěvnického centra opevnění Šance: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Opevnění Šance je poměrně jedinečná historická památka v celé České republice a částečně i v celé Evropě a obec Mosty u Jablunkova se rozhodla, že využije této památky, aby to zatraktivnila, aby tu lidé jezdili. Proto například vzniklo i návštěvnické centrum opevnění Šance, které se dneska slavnostně otevírá. Uvnitř návštěvnického centra, což je takové minimuzeum, je několik interaktivních míst, takových exponátů, kde se návštěvníci, přičemž je to zaměřeno především na rodiny s dětmi ale na své si přijde každý, takovou zábavnou naučnou formou zjistí, jak se v pevnosti žilo, jak se pevnost bránila a tak podobně. O tom, že ten zájem je, jsme přesvědčeni už jenom proto, že i když dneska je takové slavnostní otevření, my máme otevřeno už od prvního července a od té doby nás navštívilo víc než 2 400 návštěvníků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -387,137 +501,128 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná zveřejnila video ke třídění bioodpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Karviná zveřejnilo ve spolupráci s místními technickými službami instruktážní video ke třídění bioodpadu. Video obsahuje názornou ukázku správného i nesprávného třídění a lidé se také dozví, kam takto vytříděný bioodpad putuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karviná také pro občany města připravila ve spolupráci s technickými službami názorné instruktážní videa ke třídění odpadu. Na webu města i na webu televize Polar najdete videa ke třídění papíru a plastu, nově přibylo video právě ke třídění bioodpadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karviná také pro občany města připravila ve spolupráci s technickými službami názorné instruktážní videa ke třídění odpadu. Na webu města i na webu televize Polar najdete videa ke třídění papíru a plastu, nově přibylo video právě ke třídění bioodpadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Toto video je spuštěno, zasílalo se do škol na území města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bartečko, vedoucí provozovny Odpady TS Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Osvětové video ke třídění bioodpadu jsme natočili proto, abychom lidem ukázali nejčastější chyby při třídění a kam putuje, co se z něj vyrábí a výsledky za poslední čtyři roky. Nejčastější chybou je umísťování nadměrných stromků do nádob. Stromky nebo okrasné traviny by měly být v nádobách naštěpkované nebo nařezané na menší kousky. Rozměrnější stromky zabraňují svozu, hůře se s nimi manipuluje a vozidlo to nevysype. Dále se setkáváme s tím, že nám občané dávají do nádob hlínu, která tam nepatří, protože je těžká a ty nádoby při svozu praskají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Město Karviná patří mezi první města v kraji, která začala systematicky třídit bioodpad už v roce 2006. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Město Karviná patří mezi první města v kraji, která začala systematicky třídit bioodpad už v roce 2006. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “ Byli jsme takoví průkopníci ve třídění v kraji, už třídíme s celoročním svozem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen za loňský rok svezli pracovníci technických služeb 1800 tun bioodpadu. Tonáž se každoročně daří zvyšovat díky osvětě a kampaním města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Například v roce 2019 a v roce 2020 jsme vydali 600 kusů kompostérů, vydali jsem biokošíky do domácností. Na sídlištích máme necelých 70 velkých nádob a 6000 nádob máme u rodinných domů. Veškeré tyto kampaně a osvěty mají svůj účel, v roce 2019 jsme dostali ocenění Skokan roku, což nás potěšilo. V letošním roce chystáme kampaň, která proběhne ve dvou obchodních centrech, Bude zaměřená nejen třídění bioodpadu, ale na další využitelné složky odpadu, jako  je papír, plasty, sklo, kovy, textil, atd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Kampaň ke třídění odpadů bude v karvinských obchodních domech bude probíhat od 14. září.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Kampaň ke třídění odpadů bude v karvinských obchodních domech bude probíhat od 14. září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -593,93 +698,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-09-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>