--- v0 (2025-12-29)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podporuje distanční výuku ve školách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned na začátku školního roku se ukázalo, že nemoc Covid 19 nás bude trápit i nadále a tak se jako dvojnásob prozíravý ukázal program na podporu distančního vzdělávání, který vyhlásil ostravský magistrát. Učitelé se díky těmto financím mohou naučit ovládat nejrůznější aplikace nebo za ně mohou ředitelé nakoupit techniku a software.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hned v pondělí, tedy 6 dní po zahájení školního roku, byla kvůli nemoci Covid 19 uzavřena jedna škola v Ostravě - Porubě. Ředitelé 12 škol v tomto městském obvodě se proto rozhodli k zavedení nošení roušek i na chodbách. Přesto se dá očekávat, že budou kvůli coronaviru uzavřeny v budoucnu i jiné školy a na řadu tak přijde distanční výuka, kterou si mnohé školy vyzkoušely už na jaře. Ředitelé mohou nyní využít dotační program, který vyhlásil ostravský magistrát. </w:t>
@@ -354,93 +469,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-09-09-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>