--- v0 (2026-03-31)
+++ v1 (2026-05-24)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opilý muž rozlil benzin na policejním okrsku a chtěl ho zapálit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Životy policistů byly v úterý ohroženy, když na policejní oddělení přišel notně opilý muž, který tam z kanystru rozlil benzin a hrozil zapálením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K vyhrocené situaci došlo v centru Havířova. Na tamní policejní okrsek v ulici Svatopluka Čecha přišel muž s kanystrem zhruba 15 minut před 16. hodinou. V prostoru recepce začal vylévat benzin a křičel, že ho zapálí. Policisté muže naštěstí zavčas zpacifikovali a zabránili vzniku požáru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K vyhrocené situaci došlo v centru Havířova. Na tamní policejní okrsek v ulici Svatopluka Čecha přišel muž s kanystrem zhruba 15 minut před 16. hodinou. V prostoru recepce začal vylévat benzin a křičel, že ho zapálí. Policisté muže naštěstí zavčas zpacifikovali a zabránili vzniku požáru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na místo byli přivoláni hasiči, kteří benzin zneutralizovali a budova byla vyvětrána, aby se v ní nehromadily výpary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S ohledem na rozlitou hořlavinu mohly být následky fatální. Ve vstupní části se vedle policistů běžně pohybují i civilisté. Požár se mohl rychle rozšířit budovou a zasáhnout mnoho osob přímo, nebo je ohrozit zplodinami. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak bylo zjištěno, žhářem je 59letý muž, u kterého policisté dechovou zkouškou zjistili více než 2,5 promile alkoholu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -129,80 +243,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AlžbětaMatoušková, dramaturgyně činohry, Slezské divadlo Opava:„Nejhorší byl asi ten psychologický moment nastartovat sezpátky. Znovu se dostat do pracovního tempa. Ale naštěstí tobyla otázka  jedné  dvou zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napodzim jsou pro diváky připraveny premiéry všech titulů, kterése na jaře  odehrát nemohly. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZdeňkaVanderová, předprodej vstupenek, Slezské divadlo Opava:  „Takových 80% lidí chtělo vrátit vstupenky a zbytek čeká nanáhradní termín. Každé představení se dádohledat kdy bylo a kdy bude náhradní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Finančníztráty, které způsobila podzimní ataka koronaviru, divadlo ještěnevyčíslilo. Stejně tak není jisté, jakýobjem peněz od svého zřizovatele, tedy města,  získá na příštírok. Rozpočet se bude rozhodně krátit. Navzdory tomu se alechystá nová sezóna, která kvůli nynějšímu dohrávánízrušených titulů začne později. Namísto tradičního září,odstartuje v lednu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IljaRacek , ředitel Slezského divadla: „Našepřípravy jsou dlouhodobé. Potřebujeme zajistit sólisty,realizační týmy. Kdybychom to neudělali teď, tak už tu sezónunedáme dohromady. My počítáme s tím, že bude 10 premiér.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divácise mohou těšit na klasické kusy i moderní tituly. Připraveno jepětčinoherních a stejný početoperních  představení. Kvůli hygienickým opatřenímbudou muset mít návštěvníci divadla ve vnitřních prostoráchzakrytá ústa a nos. Kapacita hlediště se měnit nebude a zůstanena obvyklých 375 divácích.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín řeší, jak reagovat na sucho a povodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -471,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>