--- v1 (2026-05-24)
+++ v2 (2026-09-09)
@@ -615,51 +615,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>