--- v0 (2025-12-25)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín řeší, jak reagovat na sucho a povodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Katalog adaptačních opatření, který bude obsahovat doporučení ke zmírnění dopadů klimatických změn na život ve městě, připravuje už rok novojičínská radnice. Zájemci si jeho finální podobu  přišli vyslechnout na veřejné projednání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak co nejlépe zvládat hrozbu povodní, sucha nebo jiné extrémní projevy počasí na území Nového Jičína. Seznam odborných doporučení obsahuje připravovaný Katalog adaptačních opatření. Vyslechnout si jeho finální podobu přišla do auly radnice i veřejnost. </w:t>
@@ -267,80 +382,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AlžbětaMatoušková, dramaturgyně činohry, Slezské divadlo Opava:„Nejhorší byl asi ten psychologický moment nastartovat sezpátky. Znovu se dostat do pracovního tempa. Ale naštěstí tobyla otázka  jedné  dvou zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napodzim jsou pro diváky připraveny premiéry všech titulů, kterése na jaře  odehrát nemohly. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZdeňkaVanderová, předprodej vstupenek, Slezské divadlo Opava:  „Takových 80% lidí chtělo vrátit vstupenky a zbytek čeká nanáhradní termín. Každé představení se dádohledat kdy bylo a kdy bude náhradní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Finančníztráty, které způsobila podzimní ataka koronaviru, divadlo ještěnevyčíslilo. Stejně tak není jisté, jakýobjem peněz od svého zřizovatele, tedy města,  získá na příštírok. Rozpočet se bude rozhodně krátit. Navzdory tomu se alechystá nová sezóna, která kvůli nynějšímu dohrávánízrušených titulů začne později. Namísto tradičního září,odstartuje v lednu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IljaRacek , ředitel Slezského divadla: „Našepřípravy jsou dlouhodobé. Potřebujeme zajistit sólisty,realizační týmy. Kdybychom to neudělali teď, tak už tu sezónunedáme dohromady. My počítáme s tím, že bude 10 premiér.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divácise mohou těšit na klasické kusy i moderní tituly. Připraveno jepětčinoherních a stejný početoperních  představení. Kvůli hygienickým opatřenímbudou muset mít návštěvníci divadla ve vnitřních prostoráchzakrytá ústa a nos. Kapacita hlediště se měnit nebude a zůstanena obvyklých 375 divácích.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor kolem Savarinu prošel revitalizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -533,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-09-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>