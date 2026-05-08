--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historické Šance mají nové návštěvnické centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opevněním šance na česko-slovenské hranici v Mostech u Jablunkova se v sobotu opět rozléhaly salvy z pušek a děl. Historický program byl součástí slavnostního otevření Návštěvnického centra, čímž Moravskoslezský kraj získal další turistickou atraktivitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obranné pevnosti zvané Šance sehrály v minulosti důležitou úlohu při ochraně slezského území před vpády Uhrů, Turků či Švédů. Historie obranného opevnění sahá až do 14. století, ale největší význam mělo v 17. a 18. století. A právě do tohoto období je laděna současná expozice, která byla v sobotu slavnostně otevřena.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obranné pevnosti zvané Šance sehrály v minulosti důležitou úlohu při ochraně slezského území před vpády Uhrů, Turků či Švédů. Historie obranného opevnění sahá až do 14. století, ale největší význam mělo v 17. a 18. století. A právě do tohoto období je laděna současná expozice, která byla v sobotu slavnostně otevřena. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kolčárek, marketingový manager Návštěvnického centra opevnění Šance: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Opevnění Šance je poměrně jedinečná historická památka v celé České republice a částečně i v celé Evropě a obec Mosty u Jablunkova se rozhodla, že využije této památky, aby to zatraktivnila, aby tu lidé jezdili. Proto například vzniklo i návštěvnické centrum opevnění Šance, které se dneska slavnostně otevírá. Uvnitř návštěvnického centra, což je takové minimuzeum, je několik interaktivních míst, takových exponátů, kde se návštěvníci, přičemž je to zaměřeno především na rodiny s dětmi ale na své si přijde každý, takovou zábavnou naučnou formou zjistí, jak se v pevnosti žilo, jak se pevnost bránila a tak podobně. O tom, že ten zájem je, jsme přesvědčeni už jenom proto, že i když dneska je takové slavnostní otevření, my máme otevřeno už od prvního července a od té doby nás navštívilo víc než 2 400 návštěvníků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -138,53 +252,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po covidu se na Kozubové museli vypořádat s bleskem, který spálil veškerou elektroniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notnou dávku smůly si vybrali provozovatelé Horského Hotelu Kozubová. Když se letos na jaře po dvouleté rekonstrukci objektu připravovali ubytovat první hosty, přerušil jim jejich plány covid. Ve chvíli, kdy byla koronavirová opatření zmírněna, zasáhl obsazenou horskou chatu blesk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Známý Horský Hotel Kozubová na Jablunkovsku je už od jara po dvouleté renovaci. Ubytování prvních hostů však zmařil koronavirus.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Známý Horský Hotel Kozubová na Jablunkovsku je už od jara po dvouleté renovaci. Ubytování prvních hostů však zmařil koronavirus. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Wasserburger, provozovatel Horského Hotelu Kozubová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letos jsme byli připraveni zahájit sezonu hned z jara, kdy konečně byly dokončeny všechny práce ve vnitřním prostoru hotelu a byla připravena i naše sjezdovka a další zázemí. Bohužel, nepřála nám příroda a možná i medicína tentokrát, protože přišla situace s covidem a my jsme museli hotel zavřít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když nemohl horský hotel turisty ubytovávat, poskytoval jim občerstvení alespoň přes okénko. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,55 +352,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stále pracujeme na opravách protože opravy byly rozsáhlé, odhadovaná škoda je ve statisících korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravy pokračují rychlým tempem a horský hotel už začíná obnovovat svůj provoz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Wasserburger, provozovatel Horského Hotelu Kozubová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Doufejme, že od podzimu už nás nic nezaskočí, že nám bude přát jak příroda tak se uklidní covidová situace a my budeme moct tady normálně pokračovat dál a uvítáme tady spoustu dětí. Naším záměrem je využít toto krásné místo zejména pro děti, a to ať už formou škol v přírodě, lyžařských kurzů nebo léčebny, rekonvalescenčních pobytů během celého roku. Výhodou umístění v 1000 metrech je čerstvý vzduch, který dětem výrazně prospívá.” </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli bezplatnému vstupu berou lidé Stezku Valašku útokem, zadarmo jsou i jiné atraktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -445,93 +553,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-11-09-2020-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>