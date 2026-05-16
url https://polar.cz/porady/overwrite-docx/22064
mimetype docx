--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z vyloučené lokality Bedřiška bude vyhledávaná místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalá hornická kolonie Bedřiška v Hulvákách se po zániku dolů na Ostravsku v průběhu let změnila ve vyloučenou lokalitu. Domky chátraly a zašlo to až tak daleko, že je městský obvod chtěl zbourat. Obyvatelé se ale semkli a přesvědčili vedení magistrátu, aby zde provedl revitalizaci a vrátil do Bedřišky život.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravští radní usilují o záchranu Bedřišky. Městský obvod Mariánské Hory a Hulváky chtěl nevyhovující dřevěné domky zbourat a vybudovat zde nové bytové domy. Místní obyvatelé byli proti, semkli se a našli zastání právě na magistrátu, který nyní představil plán na záchranu. </w:t>
@@ -305,137 +420,124 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Euroregion Praděd uspořádal novinářský Press Trip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cestovní ruch zasáhla pandemie koronaviru ze všech oblastí života nejvíce. Cílem radnic i všech, kteří v cestovním ruchu působí, je proto nový rozjezd všech aktivit pro turisty a návštěvníky regionů. Press Trip, pořádaný Euroregionem Praděd je právě cestou k tomuto cíli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na území MS kraje se nacházícelkem 6 destinačních oblastí. Život i ekonomika v každé z nichzávisí mimo jiné i na novém nastartování aktivit v oblasticestovního ruchu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Šmigurová, ředitelkaEuroregionu Praděd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska pořádáme jednu z několikaaktivit našeho akčního plánu,který v rámci našeho destinačníhomanagementu pořádá ER Praděd. Pozvali jsme několik novinářů zcelé České republiky, kterým chceme ukázat krásy našeho území,provedli jsme je vlastně jak výškami, to znamená, vzali jsme jena rozhlednu, ale ukázali jsme jim i druhou část našeho regionu,to znamená Slezskou Hartu, prohlídku na lodi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Euroregion Praděd připravil proúčastníky Press Tripu poznávací výlet po mnoha zajímavostechJeseníků aby tím zdůraznil atraktivitu celé této oblasti kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Müllerová, manažerkaturistické oblasti Jeseníky - východ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Press Trip je koncipovánna dva dny, začínalo se ve Vrbně pod Pradědem, začínali jsmeráno o půl desáté, pokračovali jsme do Holčovic do Safari, kdeje vlastně muzeum africké, potom dále jsme pokračovali narozhlednu Na Skalce a dále jsme se přesunuli na Slezskou Hartu a topřímo do Leskovce, kde jsme nastoupili na elektroloď Hartu ahodinku a půl jsme pluli po Hartě, úžasný zážitek, všemdoporučuji a potom dále jsme přijeli do Razové, tady jsme se bylipodívat u našeho partnera a člena Euroregionu Equirelax Razová.Dále nás čeká program zítra, a to je návštěva Krnova, kam sepřesuneme, bude to celé dopoledne, měli bychom navštívitsynagogu, radniční věž, kde bychom si měli vyrazit minci, potombychom se měli vrátit zpátky na infocentrum a zhodnotit vlastněcelý Press Trip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležitou pomocí v podobnýchaktivitách je především podpora Moravskoslezského kraje, kterýmá totožný zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstekhejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Press Tripy jsou velmi důležité zvlášť vdnešní době, kdy nás zasáhl Covid a všichni víme, že nejvícezasáhlý byl cestovní ruch. Já věřím tomu, že právě setkánís novináři, kteří můžou šířit povědomí o MS kraji bude tonejlepší pro nás další, řekněme restart toho cestovního ruchua nějakým způsobem v podstatě cestovní ruch u nás se rozjede. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Müllerová, Euroregion Praděd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V rámci akčního plánu, který je vlastně na tento rok a ještěpříští dva měsíce, do února, tak je to jenom tento Press Tripale určitě ho plánujeme i na příští období, protože já jsempřesvědčena, že Press Tripy jsou daleko přínosnější azajímavější, než dávat například inzerci do časopisů a donovin.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na tyto aktivity kraje pak navazují idalší kroky, jakými jsou například vstupy zdarma donejoblíbenějších vybraných památek v celém regionu s cílempřilákat další turisty do Jeseníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na tyto aktivity kraje pak navazují idalší kroky, jakými jsou například vstupy zdarma donejoblíbenějších vybraných památek v celém regionu s cílempřilákat další turisty do Jeseníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Atrium se v relaxační zónu mění za provozu školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -631,93 +733,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-09-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>