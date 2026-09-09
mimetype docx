--- v1 (2026-05-16)
+++ v2 (2026-09-09)
@@ -775,51 +775,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-09-2020-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-09-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>