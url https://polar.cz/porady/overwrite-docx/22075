--- v0 (2025-12-20)
+++ v1 (2026-09-09)
@@ -1,121 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.9.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na registraci k zubaři ve Lhotce stáli lidé celou noc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asi každý už slyšel, že je nedostatek zubařů. To co se ale dělo v pondělí ráno v Ostravě - Lhotce je neuvěřitelné. V zubní ordinaci Dr. Zoubek přibírali nové pacienty a i když registrace začala až v 7 ráno, někteří pacienti přišli už v neděli a na místě přespali ve spacáku. V řadě pak od rána stálo kolem dvou set lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto záběry jsme natočili v pondělí v devět hodin ráno v Ostravě-Lhotce. Řada před zubní ordinací v té chvíli měřila asi 100 metrů a stále přicházeli další lidé. Registrace nových pacientů začala v 7 ale ti první přišli už v neděli odpoledne a ve Lhotce nocovali ve spacáku. Lidé přijeli z celého kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, pacienti</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já jsem přišel 4,10 a ta fronta stála až za roh." "My jsme až ze Suchdolu nad Odrou.""První tady byli včera ve 3 odpoledne a když tady přišel včera v 6 odpoledne, byl 29."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé stáli ve frontě aniž by tušili, zda na ně vůbec dojde řada. Lidé se o otevření zubní ordinace dozvěděli většinou z internetu. Jen facebooková skupina hledám zubaře v Ostravě má 4600 členů. Najít dnes v Ostravě zubaře je prý velký problém.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé stáli ve frontě aniž by tušili, zda na ně vůbec dojde řada. Lidé se o otevření zubní ordinace dozvěděli většinou z internetu. Jen facebooková skupina hledám zubaře v Ostravě má 4600 členů. Najít dnes v Ostravě zubaře je prý velký problém. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Otýpka, předseda Stomatologické komory MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Podle České stomatologické komory je zubařů dostatek. Chtějí ale pouze do velkých měst, takže třeba v Olomouci a Brně je přezubařováno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řešením by prý bylo, kdyby zdravotní pojišťovny začaly zubaře regulovat. Pokud by chtěli smlouvu, museli by na určené místo. Mladí zubaři by měli přebírat ordinace včetně pacientů po lékařích, kteří jdou do důchodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řešením by prý bylo, kdyby zdravotní pojišťovny začaly zubaře regulovat. Pokud by chtěli smlouvu, museli by na určené místo. Mladí zubaři by měli přebírat ordinace včetně pacientů po lékařích, kteří jdou do důchodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelé v Havířově ladí noty pro distanční výuku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -174,53 +287,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Irein, ředitel ZŠ M. Pujmanové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nikdy nebude ta výuka plnohodnotná. Školu to nenahradí. Jde i o ten sociální kontakt. Děti potřebují být spolu, ne aby byly jen doma a hlavně ty nejmenší děti. Ty mají největší problém. Protože přes obrazovku děti nenaučíme, jak mají držet tužku. Tam to musí suplovat rodiče, protože bez toho to nejde. Já se přikláním k tomu, že kdyby se školy náhodou musely zavírat, tak ať aspoň ty nejmenší děti by mohly do té školy chodit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Mě to moc nevadilo, ale škola je lepší. Doma jsem to trochu flákala.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Mě to moc nevadilo, ale škola je lepší. Doma jsem to trochu flákala.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak probíhala na jaře distanční výuka?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Celkem bez problému, sice se to ti učitelé teprve učili, ale myslím si, že to zvládli docela dobře:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -635,93 +747,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-09-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>