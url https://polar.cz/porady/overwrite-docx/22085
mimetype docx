--- v0 (2025-12-21)
+++ v1 (2026-08-02)
@@ -1,294 +1,393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.9.2020, 16:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava prodá Dukelské kasárny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Opava prodalo část pozemku bývalých Dukelských kasáren. Soukromý investor zde postaví víc jak tři stovky bytů. Hotovo by mělo být do osmi let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslednívojáci opustili areál Dukelských kasáren před 10 lety. Od tédoby chátrá. Před třemi lety vznila urbanistická studie, podlekteré tady mají vyrůst byty, ty v Opavě zoufale chybí. Záměrprodeje pozemku  byl vyhlášený už vloni, jenže nakonec z nějsešlo. Letos se přihlásili kupci dva. Areál o rozloze 3,8 hektrů získala  za 51 mil. korun ostravskáfirma JTAexklusive, jeden ze dvou zájemců, kteří předložili nabídku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslednívojáci opustili areál Dukelských kasáren před 10 lety. Od tédoby chátrá. Před třemi lety vznila urbanistická studie, podlekteré tady mají vyrůst byty, ty v Opavě zoufale chybí. Záměrprodeje pozemku  byl vyhlášený už vloni, jenže nakonec z nějsešlo. Letos se přihlásili kupci dva. Areál o rozloze 3,8 hektrů získala  za 51 mil. korun ostravskáfirma JTAexklusive, jeden ze dvou zájemců, kteří předložili nabídku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetrStanjura, hlavní architekt, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Vycházíze studie, která byla zpracována před lety, kde jsme si jako město nadefinovali, že musí být zachována prostupnost územím.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Vycházíze studie, která byla zpracována před lety, kde jsme si jako město nadefinovali, že musí být zachována prostupnost územím.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parkovacímísta budou schována v podzemních garážích.16 domů s víc jak300 byty je rozloženo do čtyř skupin. Přitom každá z nich tvoříjakousi uzavřenou část. Prostory mezi domy tak budou poskytovatdost soukromí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TomášBindr, autor urbanistické studie, Atelier 38: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Územíjsme rozložili do 4 kvadrantů, aby zdejší obyvatelé tady mělivlastní komunitní prostor.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Územíjsme rozložili do 4 kvadrantů, aby zdejší obyvatelé tady mělivlastní komunitní prostor.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Namístě, kde teď stojí chátrající správní a provozní vojenskébudovy, garáže, starémaštalei střelnice, vyrostou byty od 50 do 100 m.Jejich stavbu by měl developer zahájit do 4 let. Hotovoby mělo být  za osm let. Kvůli koronavirové krizi město původnítermín dokončení prodloužilo o dva roky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TomášNavrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Vzalijsme v potaz problémkovidu a přihlédli k tomu,jaký je dnes trh. A tak</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Vzalijsme v potaz problémkovidu a přihlédli k tomu,jaký je dnes trh. A tak </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Přilehláčást kasáren s historickými domy z 19. a 20. století, kteréjsou seřazeny do náměstíčka, zůstane i nadále v majetku města.Vniknout by tady měly sociální byty jednakpro mladé rodiny s dětmi a pak také pro seniory.  A tak bymělo dojít k propojení   generací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Archeologové našli zlaté a bronzové šperky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Archeologové ukončili záchranný průzkum ve Vávrovicích, kudy povede západní část obchvatu Opavy. Jejich očekávání se potvrdila: našli rozsáhlá sídliště i zajímavé nálezy – šperky ze zlata a z bronzu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chce to mít výbornýzrak a bezmeznou trpělivost. Jen tak dokáží archeologové mezihroudami hlíny rozeznat předměty, které ke svému žitíuprostřed divoké přírody potřebovali pravěcí lidé.Archeologové tušili, želokalita nedaleko Vávrovic, kudy povede  obchvat Opavy, bude nanálezy bohatá. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chce to mít výbornýzrak a bezmeznou trpělivost. Jen tak dokáží archeologové mezihroudami hlíny rozeznat předměty, které ke svému žitíuprostřed divoké přírody potřebovali pravěcí lidé.Archeologové tušili, želokalita nedaleko Vávrovic, kudy povede  obchvat Opavy, bude nanálezy bohatá.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">KateřinaPapáková, archeolog, Archeologický ústav AV ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Díkytomu, že je skrytá velká plocha, pro budoucí kruhový objezd, takjsme zachytili obytnou část sídliště, ataké pece.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Díkytomu, že je skrytá velká plocha, pro budoucí kruhový objezd, takjsme zachytili obytnou část sídliště, ataké pece.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tysloužily jednak k výrobě keramiky, a pak také ke zpracováníželeza a drahých kovů.Obyvatelé sídliště živilo zemědělství a lov ryb. Otom svědčí závaží na sítě, které se zde našlo.  Přeslenyna spřádánívlny zase dokládají rozvoj výroby látek. Lidé zde žili v doběmezi 3 300 – 600 let př. n. l. Tedy od eneolitu až do dobyželezné.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">KateřinaPapáková, archeolog, Archeologický ústav AV ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Nacházímese v části sídliště, kde jsme našli pozůstatky po kulovýchjamách, které nám evokují přítomnost nadzemní stavby domu.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Nacházímese v části sídliště, kde jsme našli pozůstatky po kulovýchjamách, které nám evokují přítomnost nadzemní stavby domu.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Totosídliště patřilo zřejmě k těm bohatším. Vypovídá o tomaspoň unikátní nález -  zlatý šperk v podobě vrbového listu.Jeho stáří? Asi  2 200 let př. n. l.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetrRataj, archeolog, Archeologický ústav AV ČR: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeto ozdoba, která se pravděpodobně umisťovala do vlasů. Bohužel,je mírně zdeformovaná. Ale díky stáří je to velmizajímavý nález.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeto ozdoba, která se pravděpodobně umisťovala do vlasů. Bohužel,je mírně zdeformovaná. Ale díky stáří je to velmizajímavý nález.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kroměněj archeologové našli také několik bronzových šperků –náramek, sponu a prstýnek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Archeologyteď nahradí dělníci. A začnou stavět zhruba 5 km dlouhý úsekzápadního obchvatu Opavy. Hotovo bude v r. 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavský kongres 1820: setkání politické smetánky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před 200 lety se do Opavy sjeli evropští monarchové a diplomaté na Kongres Svaté aliance. Ten měl dát odpověď na otázku, jak dál postupovat proti šířícím se myšlenkám francouzské revoluce na starém kontinentě.  Tyto události  budou připomínat v nadcházejících  týdnech  ve slezské metropoli nejrůznější akce. Tou první je výstava ve Slezském divadle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezskédivadlo na podzim roku 1820 bezpochyby navštívili všichni významnívládci a diplomaté Evropy. Během víc jak dvou měsíčníhotrvání Opavského kongresu to pro ně bylo jedno z málaspolečenských rozptýlení. Proto připomínka dvou stého výročítéto události začíná právě zde. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezskédivadlo na podzim roku 1820 bezpochyby navštívili všichni významnívládci a diplomaté Evropy. Během víc jak dvou měsíčníhotrvání Opavského kongresu to pro ně bylo jedno z málaspolečenských rozptýlení. Proto připomínka dvou stého výročítéto události začíná právě zde.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OndřejHaničák, autor výstavy, Slezské zemské muzeum:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Opavabyla vybrána ze strategických důvodů.Všichni 3 klíčoví hráči(panovníci), to měli relativně stejně daleko.  A také Opavabyla malé město, které bylo vojensky i policejně dobřestřežitelné.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen málo kdo ví, že se do Opavy sjeli rakouský císař František I., ruský car Alexandr I. a pruský korunní princ Vilém IV.  a také další významná evropská politická smetánka, aby se pod taktovkou rakouského kancléře Metternicha dohodli, jak zarazit ideje francouzské revoluce volnost, rovnost, bratrství, které ohrožovaly vlády monarchů v Evropě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -306,108 +405,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve slezské metropoli rokovali asi dva měsíce. Pro zdejší, tehdy asi deseti tisícové město, to byla velká událost i byznys. Ovšem z hlediska politického spíš krok zpět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OndřejHaničák, autor výstavy, Slezské zemské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zhlediska globálního historického vývoje byly kongresy Svatéaliance spíš brzdnými silami pokroku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Souběžněs touto výstavou najdou lidé v centru města označené budovy,které v době Opavského kongresu hostily jeho účastníky, nebozde probíhala významná jednání . Např. Blücherův palác či budova Slezské univerzity na Masarykově třídě.</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Souběžněs touto výstavou najdou lidé v centru města označené budovy,které v době Opavského kongresu hostily jeho účastníky, nebozde probíhala významná jednání . Např. Blücherův palác či budova Slezské univerzity na Masarykově třídě.  Akceupomínající na Opavský kongres budou probíhat až do polovinylistopadu. Chystá se ještě další výstava,která shrne průběh diplomatických jednání, dopřát si můžetetaké ochutnávku kongresového menu nebo také odbornou publikaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OPAVSKÝKONGERES 1820</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Evropskápolitika vs. opavská kultura a každodennost         13.9. - 2.12.2020     Slezské divadlo</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Evropskápolitika vs. opavská kultura a každodennost         13.9. - 2.12.2020     Slezské divadlo </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místapaměti                                                                         14.9. - 30.11. 2020   centrum města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ochutnávkamenu                                                                10.10. 2020               Zámek Raduň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Křižovatkaevropské diplomacie                                           21.10. - 14.3. 202     Obecní dům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opavav r. 1820                                                                    24.10. 2020               Kostel sv. Václava</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opavav r. 1820                                                                    24.10. 2020               Kostel sv. Václava </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svět panenek Lýdie Galočíkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -417,105 +507,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LýdieGaločíková, sběratelka:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Poslednímpřírůstkem  v mém muzeu je tato kloubová panenka, kterou se mipodařilo zakoupit v původním obleční, v původní zavinovačce,má původní botičky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tatoprvorepubliková panenka je jednou z 600 celuloidových,porcelánových, látkových či slámových panenek, které  během7 let Lýdie Galočíková nasbírala.  Některé z nich jsou velmiopotřebované - jejich majitelky si s nimi jistě rády hrály. Naněkterých zase zub času není vůbec znát, protože jsou pouzedekorativní. Ve sbírce jsou panenky různých velikostí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Anechybí ani další hračky. Třeba tento víc jak 60 let starýmedvídek, který dříve patřil mamince sběratelky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Anechybí ani další hračky. Třeba tento víc jak 60 let starýmedvídek, který dříve patřil mamince sběratelky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LýdieGaločíková, sběratelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Smedvídkem si moc hrát nemohla, dostávala ho jen za odměnu. Jen seděl na poličce. A tak zůstal zachovalý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jevidět, že majitelka sbírky má ráda staré časy. A tak aranžmápanenek doplnila ještě drobnostmiz minulého století: najdete zde šperky, rukavičky, kabelkyči flakony od parfémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Časod času paní Galočíková své poklady ukáže zájemcům. Podomluvě mohou do jejího království vstoupit a také si tadypohrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Časod času paní Galočíková své poklady ukáže zájemcům. Podomluvě mohou do jejího království vstoupit a také si tadypohrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lýdie Galočíková, sběratelka:"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jestliže se návštěvníkům něco zalíbí, řeknou mi, co chtějído ruky. A mohou si to prohlédnout a nabrat z toho energii, kterou zpanenek čerpám i já."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každápanenka má své jméno napsané na malé vizitce.  A jejichsběratelka je dokáže všechny pojmenovat. Protožemnohé panenky byly kdysi nedílnou součástí dětství jejichpůvodních majitelů, kteří se s nimi mnohdy těžko loučili, nechybí u nich ani jejich fotografie.                                                                                                   </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každápanenka má své jméno napsané na malé vizitce.  A jejichsběratelka je dokáže všechny pojmenovat. Protožemnohé panenky byly kdysi nedílnou součástí dětství jejichpůvodních majitelů, kteří se s nimi mnohdy těžko loučili, nechybí u nich ani jejich fotografie.                                                                                                     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -590,93 +676,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-16-09-2020-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>