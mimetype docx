--- v0 (2025-12-25)
+++ v1 (2026-09-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zemřel první redaktor TV POLAR František Dýmal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes pro vás máme smutnou zprávu. Ve věku 57 let zemřel František Dýmal, který patřil k hlavním tvářím zpravodajství TV Nova od jejího vzniku v roce 1994. Byl také prvním redaktorem a moderátorem TV Polar a díky svým kriminálním reportážím si vysloužil přezdívku Krvavý Franta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud patříte mezi naše věrné diváky a nebo si pamatujete na první roky vysílání TV NOVA, jistě si vzpomenete i na Františka Dýmala. Krvavý Franta se proslavil hlavně tím, že mu neunikl žádný zločin. Měl známosti v podsvětí, mezi policisty i politiky. </w:t>
@@ -137,54 +252,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavský kongres 1820: setkání politické smetánky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před 200 lety se do Opavy sjeli evropští monarchové a diplomaté na Kongres Svaté aliance. Ten měl dát odpověď na otázku, jak dál postupovat proti šířícím se myšlenkám francouzské revoluce na starém kontinentě.  Tyto události  budou připomínat v nadcházejících  týdnech  ve slezské metropoli nejrůznější akce. Tou první je výstava ve Slezském divadle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezskédivadlo na podzim roku 1820 bezpochyby navštívili všichni významnívládci a diplomaté Evropy. Během víc jak dvou měsíčníhotrvání Opavského kongresu to pro ně bylo jedno z málaspolečenských rozptýlení. Proto připomínka dvou stého výročítéto události začíná právě zde. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezskédivadlo na podzim roku 1820 bezpochyby navštívili všichni významnívládci a diplomaté Evropy. Během víc jak dvou měsíčníhotrvání Opavského kongresu to pro ně bylo jedno z málaspolečenských rozptýlení. Proto připomínka dvou stého výročítéto události začíná právě zde.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OndřejHaničák, autor výstavy, Slezské zemské muzeum:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Opavabyla vybrána ze strategických důvodů.Všichni 3 klíčoví hráči(panovníci), to měli relativně stejně daleko.  A také Opavabyla malé město, které bylo vojensky i policejně dobřestřežitelné.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen málo kdo ví, že se do Opavy sjeli rakouský císař František I., ruský car Alexandr I. a pruský korunní princ Vilém IV.  a také další významná evropská politická smetánka, aby se pod taktovkou rakouského kancléře Metternicha dohodli, jak zarazit ideje francouzské revoluce volnost, rovnost, bratrství, které ohrožovaly vlády monarchů v Evropě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -202,108 +315,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve slezské metropoli rokovali asi dva měsíce. Pro zdejší, tehdy asi deseti tisícové město, to byla velká událost i byznys. Ovšem z hlediska politického spíš krok zpět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OndřejHaničák, autor výstavy, Slezské zemské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zhlediska globálního historického vývoje byly kongresy Svatéaliance spíš brzdnými silami pokroku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Souběžněs touto výstavou najdou lidé v centru města označené budovy,které v době Opavského kongresu hostily jeho účastníky, nebozde probíhala významná jednání . Např. Blücherův palác či budova Slezské univerzity na Masarykově třídě.</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Souběžněs touto výstavou najdou lidé v centru města označené budovy,které v době Opavského kongresu hostily jeho účastníky, nebozde probíhala významná jednání . Např. Blücherův palác či budova Slezské univerzity na Masarykově třídě.  Akceupomínající na Opavský kongres budou probíhat až do polovinylistopadu. Chystá se ještě další výstava,která shrne průběh diplomatických jednání, dopřát si můžetetaké ochutnávku kongresového menu nebo také odbornou publikaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OPAVSKÝKONGERES 1820</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Evropskápolitika vs. opavská kultura a každodennost         13.9. - 2.12.2020     Slezské divadlo</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Evropskápolitika vs. opavská kultura a každodennost         13.9. - 2.12.2020     Slezské divadlo </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místapaměti                                                                         14.9. - 30.11. 2020   centrum města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ochutnávkamenu                                                                10.10. 2020               Zámek Raduň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Křižovatkaevropské diplomacie                                           21.10. - 14.3. 202     Obecní dům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opavav r. 1820                                                                    24.10. 2020               Kostel sv. Václava</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opavav r. 1820                                                                    24.10. 2020               Kostel sv. Václava </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Složky IZS byly oceněny za zásah při požáru v Bohumíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -408,297 +512,263 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptační kurz SPŠ – OA Bruntál v Karlově pod Pradědem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nástup do prvních ročníků škol nebývá jednoduchý. Je to velká změna přístupu učitelů, prostředí i systému výuky. A neplatí to jen pro prvňáčky z mateřských škol. Adaptovat na nové prostředí se vyplatí i budoucím studentům. Příkladem jdou Střední průmyslové škole a obchodní akademii v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adaptační kurzy jsou stáledůležitější a stávají se součástí výuky. Studentibruntálské průmyslovky a obchodní akademie jsou žáci z celéMoravy. Ty často čeká také nové bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Meca, ředitel SPŠ – OABruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta změna pro ty středoškoláky, ten přechod z tézákladní na střední školu je vždycky pro ty žáky náročný,takže já to považuju za takovou nezbytnou součást školy, kdychceme adaptovat žáky na nový kolektiv, na nové učitele a takyna změnu přístupu, kdy na té střednmí škole se už díváme naty žáky jako na dospělé lidi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na adaptačním kurzu v Karlově podPradědem jsme zastihli budoucí studenty strojírenství, informačnítechnologie a obchodní akademie.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Vařecha, student:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem zOstravy až, jsem tu na intru a dělám informační technologie.Ano, celkem se tu všichni mezi sebou, je tu hodně her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Bakalářová, studentka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsemz Bruntálu a je to tu fajn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Minich, student:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem zBřidličné, dělám obor strojírenství a velmi se mi tady líbí.Lepší než ve škole.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beo Blažek, student:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě se tadylíbí, dělám na oboru strojírenství a hodnotím ten adaptačnípobyt jako úspěšný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Edita Bikárová, studentka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nejvícse mi líbí, že jsme se tady vlastně seznámili s kamarádama amáme lepší vztahy, než jsme měli předtím a nejsme takoví samia bude to lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Pelcová, vedoucí kurzu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Žácise mezi sebou vzájemně seznámí, seznámí se s třídnímučitelem, v odpoledním včerejším bloku probíhaly vlastněaktivity, kde se seznámili s chodem školy tak, aby byli připravenina ten začátek školního roku a také probíhaly aktivity,zaměřené na styly učení, na ten přechod na stření školu zezákladní školy, takže poznali vlastně jaký jsou studijní typ,takové ty podmínky učení jsme spolu probírali a dneska jsou toaktivity takové pohybové, zaměřené na spolupráci jednotlivýchžáků a spolupráci s třídním učitelem.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adaptační kurz je dvoudenní sprvním seznamovacím dnem a druhým dnem, plným her v přírodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elizabet Biskupová, studentka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takvčera jsme dělali různé styly učení a jak se efektivně učit,zkoušeli jsme si sluchové a takové vnímání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Adámková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Poznávali jsmesi co kdo má jako rád, jaký má zájmy, jaký má koníčky atak.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kurz však není změnou jen prostudenty, je důležitý i pro nové třídní učitele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Pavelka, třídní učitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem první rok třídní, takže si to užívám, tak žepoznávám vůbec tu funkci toho třídního a ten kolektiv. Co setýká toho kolektivu, je to pro mě velké překvapení jsou tamžáci, kteří se nezajímají jenom o ty informační technologieale taky o sport, máme tady výbornou klavíristku třeba, to jsemnečekal. Takže jsem překvapený, co všechno ti žáci umí a tose dá všechno odhalit právě na tom adapťáku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Pelcová, vedoucí kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím si, že stále lepší studenti tady jezdí, hrozněpřátelští, hrozně si to užívají a jsme rádi, že mámetakové fajn žáky tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V plánu jsou také další kurzy avýlety, jeden dokonce až do Chorvatska. Jeho letošní uskutečněnívšak bude záviset až na aktuální epidemiologické situaci.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V  letním kině se promítal film karvinského režiséra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský režisér Lukáš Bulava natočil speciální dokumentární film Králové videa. Pamětníkům připomíná a nové generaci představuje fenomén minulé doby a to byl rychlodabing. Slavnostní premiéra se uskutečnila v karvinském letním kině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letním kině se konala slavnostní premiéra dokumentárního filmu Králové videa, karvinského režiséra Lukáše Bulavy. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letním kině se konala slavnostní premiéra dokumentárního filmu Králové videa, karvinského režiséra Lukáše Bulavy.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Gajdica, vedoucí kin: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme uváděli všechny filmy Lukáše, které natočil a toto je první film, který se dostává do standardní kinodistribuce, což si možná diváci neumí uvědomit, ale je to obrovská věc, navíc dostává výborné recenze jak od diváků, tak filmových kritiků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Bulava, režisér: </w:t>
       </w:r>
       <w:r>
@@ -711,54 +781,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dokumentární film Králové videa se připravoval a natáčel čtyři roky. Pamětníkům připomíná a nové generaci představuje fenomén tehdejší doby a to byl jednohlasý rychlodabing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Bulava, režisér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Obsah toho dokumentu nejen lidi pobaví, ale zároveň si z něj mohou vzít vděčnost jsme měli, když jsme se na ty filmy dívali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Film karvinského režiséra se promítá už nyní v českých kinech a od října si do kin na tento unikát mohou zajít i diváci na Slovensku.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -833,93 +899,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-09-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>