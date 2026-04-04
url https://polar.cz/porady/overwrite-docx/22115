--- v0 (2025-12-24)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.9.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Park v pohybu podpořil týden mobility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Evropský týden mobility má i letos novojičínskou účast. Zdravé město pozvalo děti i dospělé na akci Park v pohybu. Smyslem byla podpora aktivit na čerstvém vzduchu a propagace ekologické dopravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Park pod gymnáziem se na jeden den proměnil ve venkovní tělocvičnu. Dopoledne se tu mohly vydovádět děti mateřských škol, které se tak staly aktivními účastníky Evropského týdne mobility. Ten probíhá vždy od 16. do 22. září. V Novém Jičíně začal právě akcí Park v pohybu.</w:t>
@@ -542,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-09-2020-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>