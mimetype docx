--- v0 (2025-12-24)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.9.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Složky IZS našeho kraje jedou ve speciálním režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koronavirus se samozřejmě nevyhýbá ani složkám integrovaného záchranného systému a proto musejí všichni členové dodržovat speciální režim, který by v případě zavlečení nemoci minimalizoval množství nakažených. Důsledně se například dodržují karantény nebo střídání celých pracovních týmů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obzvláště opatrní musejí být nyní členové složek IZS, kteří mají v době pandemie velmi důležitou roli. Nejlépe to zvládají zdravotníci a strážníci. Shodně zatím nemají žádné nemocné a jen 2 lidi v karanténě. Osvědčil se zodpovědný přístup.</w:t>
@@ -116,53 +231,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silničářům hořela plynová svařovací souprava v dodávce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U požáru plynové svařovací soupravy na opravovaném mostě u Jablunkova zasahovalo v pátek odpoledne několik jednotek hasičů. Událost na několik hodin zablokovala v obou směrech hlavní tah na Slovensko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nebezpečná situace nastala na staveništi, kde silničáři opravují most. Kolem 15. hodiny začala hořet hadice od tlakové lahve s acetylenem umístěné v dodávkovém automobilu. Dělníci okamžitě po vypuknutí požáru z místa utekli do bezpečí a jeden si při pádu poranil rameno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nebezpečná situace nastala na staveništi, kde silničáři opravují most. Kolem 15. hodiny začala hořet hadice od tlakové lahve s acetylenem umístěné v dodávkovém automobilu. Dělníci okamžitě po vypuknutí požáru z místa utekli do bezpečí a jeden si při pádu poranil rameno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, velitel zásahu, HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednotky požární ochrany byly vyzvány k požáru svařovací soupravy - kyslík a acetylen. Po příjezdu na místo události a provedeném průzkumu jsme zjistili, že dochází k hoření. Došlo k uhašení plamenného hoření a následnému ochlazování lahví. V tuto chvíli provádíme další průzkumy. Zjistili jsme , že ta teplota na těch lahvích není vysoká a předpokládáme, že nedochází k degradaci té svařovací soupravy, nebo té acetylenové lahve.  Naše jednotky byly volány k požáru svařovací soupravy, která byla umístěna v dodávkovém vozidle. Jednalo se o tlakové lahve kyslíku a acetylenu, kdy unikal acetylen. Hasiči provedli likvidaci požáru a poté dále ochlazovali tlakové lahve. Ke zranění osob nedošlo, příčina požáru bude předmětem vyšetřování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K zásahu vyjeli profesionální a dobrovolní hasiči. Cisternami přiváželi vodu nutnou k hašení a ochlazování tlakových lahví, aby předešli explozi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,55 +285,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, velitel zásahu, HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Samozřejmě, u takto koncipovaných svařovacích soustav právě ten acetylen může být potenciální nebezpečí a mohlo by při nahřátí té lahve dojít k její degradaci a následnému výbuchu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie po dobu zásahu hasičů a vyšetřování odkláněla dopravu přes Jablunkov a Mosty u Jablunkova. Kamiony musely stát na obchvatu v dlouhé koloně. Zpět k normálu se situace dostávala až po více než třech hodinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dny NATO byly ve znamení hrdinů boje s koronavirem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní Dny NATO byly v mnohém výjimečné. Kvůli koronaviru byly sice bez diváků přímo na letišti, ale lidé je mohli sledovat v televizi nebo na internetu. Nejdůležitější částí programu bylo tentokrát oceňování hrdinů boje s covidem a o jeho významu svědčí i to, že se ho ujali nejvyšší představitelé našeho státu a kraje.</w:t>
       </w:r>
     </w:p>
@@ -268,53 +377,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strážníci měli například na starosti odběrová místa, ale s nakaženými se mohou setkat kdykoliv, během běžné služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Šustr, strážník MP Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pro mě pocta. je škoda, že nemohli být oceněni všichni strážníci, kteří jsou v přímém výkonu služby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako loni byla nejpůsobivější ukázka na nebi v podání Petra Šonky v akrobatickém letounu a gripenu. Bohužel nepřiletěl legendární bombardér B-52. Kvůli poruše tankovacího letadla se musel vrátit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako loni byla nejpůsobivější ukázka na nebi v podání Petra Šonky v akrobatickém letounu a gripenu. Bohužel nepřiletěl legendární bombardér B-52. Kvůli poruše tankovacího letadla se musel vrátit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pavlačík, šéf organizátorů Dne NATO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To byla jedna z nejnáročnějších logistických operací. Ten let měl být patnácti hodinový jen sem a dalších patnáct hodin zpátky...bohužel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dny NATO přesto nabídly mnoho zajímavých ukázek a jak se shodli přítomní, je důležité, že se tato akce vůbec uskutečnila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,177 +534,148 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cestující zažili přepadení elektrolodi Harta piráty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nevšední zážitek čekal na pasažéry elektrolodi na přehradě Slezská Harta. Při návratu do přístavu byla loď přepadena piráty pod vedením potomka prvního českého piráta v Karibiku, Augustina Heřmana. Přepadení se neobešlo bez střelby a výkupného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestující,mezi nimiž převažovaly maminky s dětmi, byli velmi překvapeni,když k elektrolodi lodi přirazila loď plná pirátů. Zalekly sepředevším děti. Dospělí totiž rozeznali mezi piráty istarostu Leskovce nebo náměstka hejtmana kraje.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">BedřichBuťák (nez.), starosta Leskovce nad Moravicí a „šéf pirátů“:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska, dneska jsme udělali první přepadení Harty, bylo tojako ukončení sezóny, tak abychom pobavili místní i všechny vokolí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Popředání výkupného pirátům se nakonec pirátská loď SantaMaria odpojila a piráti zmizeli v zátoce. To však nebyla jedinásoučást slavností ukončení letní sezóny na Slezské Hartě. Tabyla letos opravdu úspěšná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">BedřichBuťák (nez.), starosta Leskovce nad Moravicí a „šéf pirátů“:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Letos byl sezóna, řekl bych že rekordní, ač se nekonalaspousta kulturních akcí tak stejně lidi si sem našli cestu a těchlidí tady bylo poměrně hodně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JosefHavlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak léto byloletos úžasné samozřejmě je to dáno zdravotní situací vespolečnosti která je, ale nicméně jsme rádi, že lidé našlicestu na Slezskou Hartu, konkrétně tady do Leskovce a zjistili, žeexistuje tady taky lodní doprava, jo na to jsme pyšní. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zábavapokračovala v Leskovecké zátoce a díky krásnému počasí se jíúčastnily davy návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,návštěvníci oslav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak Leskovec, já jsem ostravák, jsem rodákodsud, je to tu nádherné. Lepší to nemůže být, jedině vLeskovci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Úplněsuper, oni tady mají vždycky dobré akce."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeto tu dobré.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejvícse mi líbí kolotoče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krásné,já jsem přijela až z Brna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My nekončíme,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -605,58 +684,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zátoka, pokud zamrzne. Loni například zátoka nezamrzla, takže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">plánujeme až ke konci roku adventní jízdy, vánoční jízdy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">novoroční jízdy, samozřejmě silvestrovské jízdy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Včervenci lodní doprava na Slezské Hartě přivítaladesetitisícího návštěvníka. Všechno nasvědčuje tomu, že ještědo konce roku budou v Leskovci vítat i návštěvníka s číslemdvacet tisíc.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -731,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>