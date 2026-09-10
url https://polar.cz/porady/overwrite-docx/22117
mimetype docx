--- v1 (2026-04-05)
+++ v2 (2026-09-10)
@@ -848,51 +848,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2020-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-09-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>